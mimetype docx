--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -7,415 +7,403 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11047" w:type="dxa"/>
+        <w:tblW w:w="11000" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="978"/>
+        <w:gridCol w:w="1148"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="1129"/>
+        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="1129"/>
+        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="1412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0006072A" w:rsidRPr="0006072A" w14:paraId="3E4BBB86" w14:textId="77777777" w:rsidTr="009217D3">
+      <w:tr w:rsidR="0006072A" w:rsidRPr="0006072A" w14:paraId="3E4BBB86" w14:textId="77777777" w:rsidTr="00FF7DB6">
         <w:trPr>
-          <w:trHeight w:val="57"/>
+          <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11047" w:type="dxa"/>
+            <w:tcW w:w="11000" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="548DD4" w:themeFill="text2" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2421C33D" w14:textId="4BF85C62" w:rsidR="0006072A" w:rsidRPr="00245A65" w:rsidRDefault="00E65E69" w:rsidP="00AA2C8E">
+          <w:p w14:paraId="2421C33D" w14:textId="7237C798" w:rsidR="0006072A" w:rsidRPr="00245A65" w:rsidRDefault="00AA5BFE" w:rsidP="00AA2C8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00245A65">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AA5BFE" w:rsidRPr="00245A65">
+              <w:t xml:space="preserve">GROUPS: </w:t>
+            </w:r>
+            <w:r w:rsidR="00D81298" w:rsidRPr="00245A65">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GROUPS: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D81298" w:rsidRPr="00245A65">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00760947">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00760947">
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="006236D5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006236D5">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7DB6">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00760947">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>J1, E</w:t>
+              <w:t>1, E</w:t>
             </w:r>
             <w:r w:rsidR="006236D5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6J</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00760947">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7DB6">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2, E</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006236D5">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00760947">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00760947">
+              <w:t>2, E</w:t>
+            </w:r>
+            <w:r w:rsidR="006236D5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>J3, E</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006236D5">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7DB6">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00760947">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>J4, L</w:t>
+              <w:t>3, L</w:t>
             </w:r>
             <w:r w:rsidR="006236D5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00760947">
+            <w:r w:rsidR="00FF7DB6">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>J1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009732F2">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00760947">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00760947">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F60956">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006236D5">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00760947">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00760947">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="006236D5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>J</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00760947">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7DB6">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009732F2">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00760947">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00987CBD" w:rsidRPr="00245A65">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...9 lines deleted...]
-              <w:t>Full Time)</w:t>
+              <w:t xml:space="preserve"> (Full Time)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006072A" w:rsidRPr="0006072A" w14:paraId="79B5DFBB" w14:textId="77777777" w:rsidTr="009217D3">
+      <w:tr w:rsidR="0006072A" w:rsidRPr="0006072A" w14:paraId="79B5DFBB" w14:textId="77777777" w:rsidTr="00FF7DB6">
         <w:trPr>
-          <w:trHeight w:val="57"/>
+          <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5377" w:type="dxa"/>
+            <w:tcW w:w="5353" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="548DD4" w:themeFill="text2" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A65DEA4" w14:textId="77777777" w:rsidR="0006072A" w:rsidRPr="00245A65" w:rsidRDefault="0006072A" w:rsidP="00773916">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00245A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Year 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="5647" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="548DD4" w:themeFill="text2" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="311B270D" w14:textId="77777777" w:rsidR="0006072A" w:rsidRPr="00245A65" w:rsidRDefault="0006072A" w:rsidP="00773916">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00245A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Year 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B5281" w:rsidRPr="0006072A" w14:paraId="1178C912" w14:textId="77777777" w:rsidTr="009217D3">
+      <w:tr w:rsidR="002B5281" w:rsidRPr="0006072A" w14:paraId="1178C912" w14:textId="77777777" w:rsidTr="00FF7DB6">
         <w:trPr>
-          <w:trHeight w:val="57"/>
+          <w:trHeight w:val="450"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2703" w:type="dxa"/>
+            <w:tcW w:w="2690" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51550A1C" w14:textId="52F203F6" w:rsidR="00945DA6" w:rsidRPr="0006072A" w:rsidRDefault="00945DA6" w:rsidP="00945DA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
@@ -425,51 +413,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Study Period 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Phase 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2674" w:type="dxa"/>
+            <w:tcW w:w="2663" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4671B3B5" w14:textId="6CD22190" w:rsidR="00945DA6" w:rsidRPr="0006072A" w:rsidRDefault="00945DA6" w:rsidP="00945DA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -480,51 +468,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Study Period</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2/Phase 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2682" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1307F0F0" w14:textId="73F71E9D" w:rsidR="00945DA6" w:rsidRPr="0006072A" w:rsidRDefault="00945DA6" w:rsidP="00945DA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -535,51 +523,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Study Period </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3/Phase 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2965" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B2D3EC" w14:textId="06D28D14" w:rsidR="00945DA6" w:rsidRPr="0006072A" w:rsidRDefault="00945DA6" w:rsidP="00945DA6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -589,10836 +577,11157 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Study Period </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4/Phase 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762C93" w:rsidRPr="0006072A" w14:paraId="35BAF332" w14:textId="77777777" w:rsidTr="009217D3">
+      <w:tr w:rsidR="00762C93" w:rsidRPr="0006072A" w14:paraId="35BAF332" w14:textId="77777777" w:rsidTr="00FF7DB6">
         <w:trPr>
-          <w:trHeight w:val="57"/>
+          <w:trHeight w:val="450"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71E4252C" w14:textId="17E60861" w:rsidR="00F346B9" w:rsidRPr="00762C93" w:rsidRDefault="00F346B9" w:rsidP="00F346B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Academic Week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58730537" w14:textId="0BE62144" w:rsidR="00F346B9" w:rsidRPr="00B427F0" w:rsidRDefault="00F346B9" w:rsidP="002B5281">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B427F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Week commencing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E32DC33" w14:textId="4A48C886" w:rsidR="00F346B9" w:rsidRPr="00B427F0" w:rsidRDefault="00F346B9" w:rsidP="002B5281">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B427F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Learning Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="548" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4603C5B7" w14:textId="23B69FAA" w:rsidR="00F346B9" w:rsidRPr="0006072A" w:rsidRDefault="00F346B9" w:rsidP="002B5281">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Academic Week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19C4E004" w14:textId="17FADF89" w:rsidR="00F346B9" w:rsidRPr="0006072A" w:rsidRDefault="00F346B9" w:rsidP="002B5281">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B427F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Week commencing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20364E32" w14:textId="2C4AD808" w:rsidR="00F346B9" w:rsidRPr="0006072A" w:rsidRDefault="00F346B9" w:rsidP="002B5281">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B427F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Learning Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71E8EA1A" w14:textId="181621EE" w:rsidR="00F346B9" w:rsidRPr="0006072A" w:rsidRDefault="00F346B9" w:rsidP="002B5281">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Academic Week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F69CFC0" w14:textId="24207098" w:rsidR="00F346B9" w:rsidRPr="0006072A" w:rsidRDefault="00F346B9" w:rsidP="002B5281">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B427F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Week commencing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E629A72" w14:textId="0B8C357D" w:rsidR="00F346B9" w:rsidRPr="0006072A" w:rsidRDefault="00F346B9" w:rsidP="002B5281">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B427F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Learning Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1822E9C1" w14:textId="715CC9BD" w:rsidR="00F346B9" w:rsidRPr="0006072A" w:rsidRDefault="00F346B9" w:rsidP="002B5281">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Academic Week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E6E5F7E" w14:textId="0FB44AFA" w:rsidR="00F346B9" w:rsidRPr="0006072A" w:rsidRDefault="00F346B9" w:rsidP="002B5281">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B427F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Week commencing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCECFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07CBEFCB" w14:textId="12AD2147" w:rsidR="00F346B9" w:rsidRPr="0006072A" w:rsidRDefault="00F346B9" w:rsidP="002B5281">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B427F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Learning Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1515" w:rsidRPr="003E3A3D" w14:paraId="3B504545" w14:textId="77777777" w:rsidTr="009217D3">
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="1C17E2B0" w14:textId="77777777" w:rsidTr="00686B9E">
         <w:trPr>
-          <w:trHeight w:val="57"/>
+          <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="150DF5AE" w14:textId="762B147E" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="61C68430" w14:textId="15A70939" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5396DB18" w14:textId="6DBE1291" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...8 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="40078247" w14:textId="2088823C" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>20/04/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1DB6CE" w14:textId="5B3C3638" w:rsidR="001E4215" w:rsidRPr="00B427F0" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>26/01/26</w:t>
-[...33 lines deleted...]
-              </w:rPr>
               <w:t>Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="548" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="463167BE" w14:textId="6B73FDD8" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="3DFAF4F2" w14:textId="58C2B870" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7065C68D" w14:textId="5BDE3DDB" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="4379CF68" w14:textId="412A816C" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>20/07/26</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>12/10/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7F09F5" w14:textId="77F7D418" w:rsidR="007F1515" w:rsidRPr="00113FB9" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w14:paraId="331690CA" w14:textId="16014166" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BD5E38" w14:textId="275C1953" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C51072" w14:textId="134441D9" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>12/04/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5314D1AF" w14:textId="374078DC" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA6625">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BD128B" w14:textId="1709A723" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
-[...11 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="507D54E2" w14:textId="685DB2B1" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>4/10/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
-[...33 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="211FF828" w14:textId="488D918F" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...495 lines deleted...]
-          <w:p w14:paraId="4FB2DEBD" w14:textId="0ABDDB73" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="4FB2DEBD" w14:textId="70004FAD" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00245A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1515" w:rsidRPr="003E3A3D" w14:paraId="29F9BA9E" w14:textId="77777777" w:rsidTr="009217D3">
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="29F9BA9E" w14:textId="77777777" w:rsidTr="00393BC1">
         <w:trPr>
-          <w:trHeight w:val="57"/>
+          <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5B602E3C" w14:textId="280B54E3" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="5B602E3C" w14:textId="7B836CCE" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="983" w:type="dxa"/>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="46FC03E6" w14:textId="55C44D06" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...25 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+          <w:p w14:paraId="46FC03E6" w14:textId="1185A613" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>27/04/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2E60E7" w14:textId="66CBC0BC" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="4D2E60E7" w14:textId="6B63AEE6" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="008962B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="548" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0748494D" w14:textId="59EA1625" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="0748494D" w14:textId="16B3D2D2" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>32</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="1713D94D" w14:textId="04607E1C" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="1713D94D" w14:textId="0BAB79D0" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>3/08/26</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>19/10/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6F840B41" w14:textId="04D2A489" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="6F840B41" w14:textId="4936ACF0" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B0A3DE" w14:textId="3C9EDA41" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5C1C20" w14:textId="3527C0D6" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>19/04/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAFB3F0" w14:textId="46A156D4" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA6625">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="359706DC" w14:textId="6D9D2D5B" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEEE562" w14:textId="41E1DBF8" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>11/10/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
-[...16 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E2DB09" w14:textId="56713867" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="567" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="2387E440" w14:textId="77777777" w:rsidTr="00FF7DB6">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C790AC6" w14:textId="057113A4" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF891F2" w14:textId="6B7FFCF3" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>04/05/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D03CA9B" w14:textId="5A944064" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008962B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="5580600B" w14:textId="4C6CEAE4" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="202158F7" w14:textId="097C0DDD" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>26/10/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5ECE87" w14:textId="51954695" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00113FB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6225DFDE" w14:textId="511DA7AF" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A320464" w14:textId="79B6CB86" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>26/04/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDF5436" w14:textId="52F666C4" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA6625">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="359706DC" w14:textId="3098811A" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="31AE53F7" w14:textId="10C07FC1" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7DEEE562" w14:textId="659D905E" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="07D7F4FD" w14:textId="43F1CD9B" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>26/07/27</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+              <w:t>18/10/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="50E2DB09" w14:textId="68B862C1" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="02DE419D" w14:textId="66E5B653" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00245A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1515" w:rsidRPr="003E3A3D" w14:paraId="2387E440" w14:textId="77777777" w:rsidTr="009217D3">
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="39543174" w14:textId="77777777" w:rsidTr="00FF7DB6">
         <w:trPr>
-          <w:trHeight w:val="57"/>
+          <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6C790AC6" w14:textId="31ADD92B" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="2F4C3848" w14:textId="36EDC5BF" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="983" w:type="dxa"/>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="214B83EE" w14:textId="463D5041" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>11/05/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF891F2" w14:textId="75711D89" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...34 lines deleted...]
-          <w:p w14:paraId="3D03CA9B" w14:textId="0F870596" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="6910F6CF" w14:textId="72499C53" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="008962B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="548" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5580600B" w14:textId="1FFEBD44" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="4AD949A0" w14:textId="772C9360" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>33</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="202158F7" w14:textId="0AAF949A" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="1721595C" w14:textId="041EBDA5" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>10/08/26</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>2/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5ECE87" w14:textId="0CE48295" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="756DDEDB" w14:textId="66C1A256" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="6225DFDE" w14:textId="5659D922" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="130B7FDB" w14:textId="74AAC38B" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7075180A" w14:textId="561CB30A" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>3/05/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3A320464" w14:textId="4FEBDA5F" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...34 lines deleted...]
-          <w:p w14:paraId="2BDF5436" w14:textId="2625535E" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="57282A32" w14:textId="67B89EF9" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA6625">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="31AE53F7" w14:textId="04B16294" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="3AE7B607" w14:textId="2E697985" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>31</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="07D7F4FD" w14:textId="241F80CA" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="663EF9AA" w14:textId="1F679E5D" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>2/08/27</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+              <w:t>25/10/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="02DE419D" w14:textId="679C81A0" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="18FCE7C5" w14:textId="629B8E4B" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00245A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1515" w:rsidRPr="003E3A3D" w14:paraId="39543174" w14:textId="77777777" w:rsidTr="009217D3">
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="3D766B36" w14:textId="77777777" w:rsidTr="00393BC1">
         <w:trPr>
-          <w:trHeight w:val="57"/>
+          <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4C3848" w14:textId="7B59D9C6" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="6DFA1484" w14:textId="6458DCAF" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="983" w:type="dxa"/>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="38679C1C" w14:textId="51EEC207" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>18/05/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="214B83EE" w14:textId="410477FE" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="79DCBFBA" w14:textId="0809A5B8" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008962B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B42F71" w14:textId="2A5E087B" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>23/02/26</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="496F506A" w14:textId="74783098" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>9/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6910F6CF" w14:textId="637C16E0" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6CCF0B" w14:textId="2D7D9FC6" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="008962B7">
+            <w:r w:rsidRPr="00113FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="548" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4FBF59" w14:textId="260D771A" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0908A3" w14:textId="6D9EEC92" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>10/05/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9D3BA4" w14:textId="0F1BAEC8" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA6625">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A05E81C" w14:textId="65330E5B" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA63272" w14:textId="72BA9837" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1/11/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EA02B3" w14:textId="3F3DF39E" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="372F8AD5" w14:textId="77777777" w:rsidTr="00686B9E">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FBDCD3" w14:textId="560DCC02" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1ED9B2" w14:textId="5671ACAF" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>25/05/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C927E59" w14:textId="7464A929" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008962B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD949A0" w14:textId="35724F2B" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="6B05D965" w14:textId="41ED3639" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BAC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="61767B8E" w14:textId="4445FE0D" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>34</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>16/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="1721595C" w14:textId="7D53F192" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...34 lines deleted...]
-          <w:p w14:paraId="756DDEDB" w14:textId="18675CC9" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="196EDC57" w14:textId="4767434C" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="130B7FDB" w14:textId="00FC035C" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="4D07C2B5" w14:textId="04E68BDD" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6945F8" w14:textId="1B904347" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>17/05/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="7075180A" w14:textId="5F199B77" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...34 lines deleted...]
-          <w:p w14:paraId="57282A32" w14:textId="746E032A" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="13AE165C" w14:textId="6F00F05D" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA6625">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE7B607" w14:textId="7A25B276" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="189C840B" w14:textId="7B6E6A0B" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FF7DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>32</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="663EF9AA" w14:textId="133C42D2" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="47824B73" w14:textId="55E70FC5" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FF7DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>9/08/27</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+              <w:t>8/11/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="18FCE7C5" w14:textId="09DC1FC6" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="6C95501E" w14:textId="13BAB3FC" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00245A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1515" w:rsidRPr="003E3A3D" w14:paraId="3D766B36" w14:textId="77777777" w:rsidTr="009217D3">
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="113F5278" w14:textId="77777777" w:rsidTr="00FF7DB6">
         <w:trPr>
-          <w:trHeight w:val="57"/>
+          <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFA1484" w14:textId="2A8673C8" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="35EDD1A4" w14:textId="65CF767F" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="983" w:type="dxa"/>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="38679C1C" w14:textId="0314826C" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...25 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+          <w:p w14:paraId="5CE44F55" w14:textId="55EF42D4" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>01/06/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="79DCBFBA" w14:textId="44DC16A4" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="3DC4455F" w14:textId="4D4E4ABE" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008962B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="548" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="24B42F71" w14:textId="505F507A" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="2DA63105" w14:textId="4C300E4A" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BAC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F84070" w14:textId="6AA1175B" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>35</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>23/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="496F506A" w14:textId="739F40C4" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...34 lines deleted...]
-          <w:p w14:paraId="4E6CCF0B" w14:textId="3F84A759" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="59CCBA83" w14:textId="5F8DA8AD" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4FBF59" w14:textId="3B7C4CE2" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="1E1C2BC7" w14:textId="0871B1CB" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="503CD3F5" w14:textId="0CBE78AA" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>24/05/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0908A3" w14:textId="2A9E3FDD" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="489C50DE" w14:textId="5A6DD529" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA6625">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD73FF2" w14:textId="1C54E870" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4173B68B" w14:textId="0065CB6F" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>15/11/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2ECB70" w14:textId="59632E04" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="5EEF4544" w14:textId="77777777" w:rsidTr="00FF7DB6">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="454B83B6" w14:textId="73384911" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>8/03/27</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF5A27B" w14:textId="37A5CA55" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>08/06/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B9D3BA4" w14:textId="1404B8E3" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6725D2" w14:textId="1E8BD340" w:rsidR="001E4215" w:rsidRPr="00CC342B" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00CA6625">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008962B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="1922BAAA" w14:textId="4109DC2B" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B96124" w14:textId="32503CDB" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>30/11/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D06C54" w14:textId="588CEE88" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00113FB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D8D2F1" w14:textId="0227C2EA" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BF1504" w14:textId="4A6D447A" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>31/05/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9609CD" w14:textId="43746A27" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA6625">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="0A05E81C" w14:textId="5CBBAC38" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="2602E507" w14:textId="5C3A2462" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FF7DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>33</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5818F211" w14:textId="3D92B33F" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>22/11/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA63272" w14:textId="26CAD083" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w14:paraId="500B5CAD" w14:textId="2A49183E" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>16/08/27</w:t>
-[...29 lines deleted...]
-              </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1515" w:rsidRPr="003E3A3D" w14:paraId="372F8AD5" w14:textId="77777777" w:rsidTr="009217D3">
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="41F92E79" w14:textId="77777777" w:rsidTr="00686B9E">
         <w:trPr>
-          <w:trHeight w:val="57"/>
+          <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="02FBDCD3" w14:textId="4A5D6E44" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="1C413B8A" w14:textId="0BFA288C" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="983" w:type="dxa"/>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1ED9B2" w14:textId="7D5C0BA1" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...25 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+          <w:p w14:paraId="49706B53" w14:textId="64FE9435" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>15/06/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0C927E59" w14:textId="4F371307" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="78D223E5" w14:textId="0AE4082D" w:rsidR="001E4215" w:rsidRPr="00CC342B" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008962B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="548" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6B05D965" w14:textId="5F14DCD1" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="30B7F2BE" w14:textId="4B3B723A" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BAC">
-[...96 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...315 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="07F84070" w14:textId="51DC73BD" w:rsidR="007F1515" w:rsidRPr="00880BAC" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="3368EA84" w14:textId="4299FEA6" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BAC">
-[...13 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>7/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="59CCBA83" w14:textId="1150ECC2" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="5AF996C1" w14:textId="31A7B0A6" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00113FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1C2BC7" w14:textId="0B549C32" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="34194AEC" w14:textId="5CE8E260" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B768348" w14:textId="6D41567D" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...869 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>7//06/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3C975239" w14:textId="7286D20B" w:rsidR="007F1515" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C975239" w14:textId="252BED5B" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="003E3A3D">
-[...13 lines deleted...]
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:r w:rsidRPr="00CA6625">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="143A324C" w14:textId="3EA431D8" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="143A324C" w14:textId="3FF3527A" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A83C11" w14:textId="74AFDCF2" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>29/11/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C152355" w14:textId="4D99AD75" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="17A4F5E8" w14:textId="77777777" w:rsidTr="001E4215">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F78B373" w14:textId="33425941" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...10 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="341CDBA4" w14:textId="6BF4CD8E" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>22/06/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5222F90B" w14:textId="58459E63" w:rsidR="001E4215" w:rsidRPr="00F46D71" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B90C5D" w14:textId="42B5B4DE" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
-[...7 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D6A891" w14:textId="4FE870CE" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="2C152355" w14:textId="276913D0" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>14/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="630D9372" w14:textId="5F12ABD2" w:rsidR="001E4215" w:rsidRPr="00760947" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...35 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...68 lines deleted...]
-              </w:rPr>
               <w:t>BREAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="548" w:type="dxa"/>
-[...102 lines deleted...]
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADE7547" w14:textId="2265F880" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="1ADE7547" w14:textId="7E9FDC89" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="097281A6" w14:textId="55DC7FF6" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...40 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>14/06/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="08E466D2" w14:textId="044352C3" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00883D6A">
+          <w:p w14:paraId="08E466D2" w14:textId="2619EB46" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA6625">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3D492B87" w14:textId="0529D434" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="3D492B87" w14:textId="19BC2CD2" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FF7DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>38</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3B17BE73" w14:textId="30BE86DD" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="3B17BE73" w14:textId="63104655" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FF7DB6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>13/09/27</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+              <w:t>6/12/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="18F2048B" w14:textId="18489A10" w:rsidR="007F1515" w:rsidRPr="00245A65" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="18F2048B" w14:textId="6D00316A" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00245A65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Classes/Labs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F1515" w:rsidRPr="003E3A3D" w14:paraId="7DEB580A" w14:textId="77777777" w:rsidTr="009217D3">
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="7DEB580A" w14:textId="77777777" w:rsidTr="00F830E5">
         <w:trPr>
-          <w:trHeight w:val="57"/>
+          <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7A7B9B" w14:textId="7CF66B4D" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="00564F0B" w14:textId="768859F4" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>29/06/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A230F19" w14:textId="483E55D8" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7A7B9B" w14:textId="0DFB29E0" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+          <w:p w14:paraId="7E06EB1A" w14:textId="138096AB" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>16</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="983" w:type="dxa"/>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EC845E" w14:textId="535D3200" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>21/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="339EE7F6" w14:textId="682F74BF" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="72358BBA" w14:textId="0725D484" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB8F26F" w14:textId="51567EC1" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>21/06/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4839918C" w14:textId="28762BE7" w:rsidR="001E4215" w:rsidRPr="00C038A2" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00883D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="63918033" w14:textId="5F53459E" w:rsidR="001E4215" w:rsidRPr="007835A9" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007835A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF00449" w14:textId="45FA3EB4" w:rsidR="001E4215" w:rsidRPr="007835A9" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>13/12/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E1439B" w14:textId="2A85FFAF" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="7F6D5BFE" w14:textId="77777777" w:rsidTr="001E4215">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="489D6374" w14:textId="7571ADE8" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FD41AA" w14:textId="452A36CC" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>6/07/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CCFF83" w14:textId="75A28726" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0172F586" w14:textId="14191CAC" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E92CEF1" w14:textId="226DA1FE" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1/02/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0119C08B" w14:textId="1EDB4B12" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00374387">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FC4D2E" w14:textId="7E4991CB" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F0AF49" w14:textId="676B1739" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>28/06/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="37812DB4" w14:textId="68A1BFE7" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C33658" w14:textId="33DC099F" w:rsidR="001E4215" w:rsidRPr="00B85756" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="6908B3A5" w14:textId="35A9F754" w:rsidR="001E4215" w:rsidRPr="00B85756" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>20/12/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE0AD84" w14:textId="00925EB6" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="2D3318CA" w14:textId="77777777" w:rsidTr="003E17ED">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="025BF764" w14:textId="5A3201D3" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2E7AEA" w14:textId="4B7CF0EA" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>13/07/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D04D33" w14:textId="69AF2FFE" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="062E677C" w14:textId="62EC46E4" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D44BE3D" w14:textId="1D688CD2" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>8/02/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="1142FADC" w14:textId="7BBA1F2E" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00374387">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="18100BC3" w14:textId="1266D6ED" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFCE2E8" w14:textId="0E50072F" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>5/07/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="413E16DD" w14:textId="20C96F2D" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FFEFAF" w14:textId="7BFB671D" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="469AC66B" w14:textId="6CA9F9BF" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>7/02/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABAD967" w14:textId="5CE0C8B4" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="5F688BD0" w14:textId="77777777" w:rsidTr="00FF7DB6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CD8B9C" w14:textId="1333251D" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="73718C2D" w14:textId="2C2396CA" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>20/07/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="661B9680" w14:textId="3D5ABF59" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B69ABF4" w14:textId="4EEF0EA8" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>BREAK</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="548" w:type="dxa"/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF6885B" w14:textId="44122FFA" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>15/02/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD9E74C" w14:textId="644A50E2" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00205084">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="38655C88" w14:textId="4FFD3B1C" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="239B9CE8" w14:textId="40D191B7" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>12/07/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5E6A96" w14:textId="3325AADD" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF6918">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="402BA448" w14:textId="76AFC888" w:rsidR="001E4215" w:rsidRPr="00B85756" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="654A22F0" w14:textId="6881F809" w:rsidR="001E4215" w:rsidRPr="00B85756" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>14/02/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="682B47A6" w14:textId="3ADEEA87" w:rsidR="001E4215" w:rsidRPr="00B85756" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="2E7FB563" w14:textId="77777777" w:rsidTr="00FF7DB6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="216F2493" w14:textId="6C5C8145" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDAD446" w14:textId="33D8359E" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>27/07/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="490E5619" w14:textId="5E3AD9E4" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00431DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="4609E0A9" w14:textId="08C767B6" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D104DF6" w14:textId="64E25515" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>22/02/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="458B8892" w14:textId="364ED3A1" w:rsidR="001E4215" w:rsidRPr="006E7198" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00205084">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="15031758" w14:textId="42CFEC93" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8E595F" w14:textId="3DB3AE1A" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>19/07/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="020772C6" w14:textId="07884C03" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="72CAC090" w14:textId="50ACF321" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E1BF83" w14:textId="64758706" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>21/02/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="607CCADF" w14:textId="67AA30E9" w:rsidR="001E4215" w:rsidRPr="00B85756" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="6CDB9E4E" w14:textId="77777777" w:rsidTr="00FF7DB6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="745E71C6" w14:textId="088DCA7D" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="663FBED3" w14:textId="429DD9F4" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>3/08/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="36889545" w14:textId="1D17E772" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D35222" w14:textId="59E6E7A9" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="3602A291" w14:textId="0A5220DB" w:rsidR="001E4215" w:rsidRPr="00880BAC" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1/03/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2361B4" w14:textId="65D6D3A0" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0028022E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6805BD" w14:textId="312AE819" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E07F182" w14:textId="5616D9F4" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>26/07/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C8C85F" w14:textId="1EA4BDC2" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBB8436" w14:textId="15F81E38" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACBB8BA" w14:textId="2F4BB5F9" w:rsidR="001E4215" w:rsidRPr="00245A65" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>28/02/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="047A8F64" w14:textId="6E61B68B" w:rsidR="001E4215" w:rsidRPr="00B85756" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D78A9" w:rsidRPr="003E3A3D" w14:paraId="6F63DF3E" w14:textId="77777777" w:rsidTr="001E4215">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="40551245" w14:textId="3CBF367D" w:rsidR="005D78A9" w:rsidRPr="003E3A3D" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F954D34" w14:textId="0E9A32E1" w:rsidR="005D78A9" w:rsidRPr="003E3A3D" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>10/08/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBF7485" w14:textId="5D797753" w:rsidR="005D78A9" w:rsidRPr="003E3A3D" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E5E7BB" w14:textId="0BC3189A" w:rsidR="005D78A9" w:rsidRPr="00880BAC" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5218CE" w14:textId="56937169" w:rsidR="005D78A9" w:rsidRPr="00880BAC" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>8/03/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="018E7C4B" w14:textId="45D5331B" w:rsidR="005D78A9" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0028022E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5242FAA0" w14:textId="45B43B6F" w:rsidR="005D78A9" w:rsidRPr="00FF7DB6" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5505A6" w14:textId="2E58EA57" w:rsidR="005D78A9" w:rsidRPr="00FF7DB6" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>2/08/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C6B9E6" w14:textId="60F89BBB" w:rsidR="005D78A9" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D68B7D" w14:textId="657CB8B5" w:rsidR="005D78A9" w:rsidRPr="00245A65" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8BC3BD" w14:textId="62756C14" w:rsidR="005D78A9" w:rsidRPr="00245A65" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>6/03/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E1115C" w14:textId="0F9301BB" w:rsidR="005D78A9" w:rsidRPr="00B85756" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D78A9" w:rsidRPr="003E3A3D" w14:paraId="504101FC" w14:textId="77777777" w:rsidTr="005D78A9">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="65785225" w14:textId="4C9E9091" w:rsidR="005D78A9" w:rsidRPr="003E3A3D" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F442C3" w14:textId="7A1CF8AB" w:rsidR="005D78A9" w:rsidRPr="003E3A3D" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>17/08/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB20D34" w14:textId="6ADAE374" w:rsidR="005D78A9" w:rsidRPr="003E3A3D" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B15FFA" w14:textId="71729C16" w:rsidR="005D78A9" w:rsidRPr="003E3A3D" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="720F9C6A" w14:textId="54DAFB1E" w:rsidR="005D78A9" w:rsidRPr="003E3A3D" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>15/03/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF08E69" w14:textId="3017D616" w:rsidR="005D78A9" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>SWOT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="36942E62" w14:textId="2422DD5B" w:rsidR="005D78A9" w:rsidRPr="00FF7DB6" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A755E3D" w14:textId="6892A60D" w:rsidR="005D78A9" w:rsidRPr="00FF7DB6" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>9/08/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="23ACFE16" w14:textId="5E2B432D" w:rsidR="005D78A9" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9C671C" w14:textId="736ED9DC" w:rsidR="005D78A9" w:rsidRPr="00245A65" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="112C8434" w14:textId="10D01D0E" w:rsidR="005D78A9" w:rsidRPr="00245A65" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>13/03/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D868FF" w14:textId="694A9C90" w:rsidR="005D78A9" w:rsidRPr="00245A65" w:rsidRDefault="005D78A9" w:rsidP="005D78A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245A65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>SWOT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="54F5563D" w14:textId="77777777" w:rsidTr="00FF7DB6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F60A6B" w14:textId="447CAAD6" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FA9DF6" w14:textId="7DB2B12D" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>24/08/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="468AC035" w14:textId="41ED8F7F" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FC82ED" w14:textId="6FE082F0" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BB64A4" w14:textId="130C379D" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>22/03/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="24108CF8" w14:textId="218E8B5E" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00487798">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP2 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FCD213" w14:textId="5CF93130" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C224CC2" w14:textId="5EE0F0ED" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>16/08/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE75DC2" w14:textId="392D9F38" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3904A68E" w14:textId="2CD21660" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="02766F94" w14:textId="32004727" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>20/03/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A33A04" w14:textId="0C270083" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080042D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080042D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="46C6347B" w14:textId="77777777" w:rsidTr="00FF7DB6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FA4823" w14:textId="4B43F898" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AE48B9" w14:textId="09A4B2C4" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>31/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5728AB29" w14:textId="03911168" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3B2873" w14:textId="56BE306A" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCBD7D9" w14:textId="59543D0E" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>29/03/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="36247D45" w14:textId="38BE6E1B" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00487798">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP2 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E686F3" w14:textId="7687A2EA" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0505B1" w14:textId="4C81DDA6" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>23/08/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9DBAE4" w14:textId="77777777" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>SWOT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="388F74C0" w14:textId="0D8DEAA1" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="727EB174" w14:textId="2F6386FD" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="016AA8D4" w14:textId="5982F8E9" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>27/03/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DB7FE4" w14:textId="2F066B9E" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A6316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP4 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="2F479F36" w14:textId="77777777" w:rsidTr="003E17ED">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD83238" w14:textId="0E6AD0FD" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0B5886" w14:textId="32E02DD6" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>07/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="474FDFC6" w14:textId="5543FEFA" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Classes/Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4899A0" w14:textId="0FB7272B" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="399F71F3" w14:textId="00665160" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>5/04/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E34D12" w14:textId="2A882F64" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00487798">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP2 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F10848F" w14:textId="2D20FFD9" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="079E563E" w14:textId="6603F9CD" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>23/08/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="605F2C43" w14:textId="6514C899" w:rsidR="001E4215" w:rsidRPr="006847D5" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080042D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080042D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E31F8D5" w14:textId="2BF28334" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E23CBD6" w14:textId="14792E2B" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>3/04/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4F9D05" w14:textId="5DB96E82" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A6316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP4 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="33CAA26D" w14:textId="77777777" w:rsidTr="001E4215">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B39EA6" w14:textId="5D4B3FDC" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADA43D0" w14:textId="2ADDC1F3" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>14/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="12683F8F" w14:textId="1D83FD0F" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>SWOT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="445AFEE1" w14:textId="576EDE39" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="4187E38C" w14:textId="12BF7EC4" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="15314ACD" w14:textId="08F2247F" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0F6541" w14:textId="419322BC" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="643CCBA9" w14:textId="44A86A67" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>30/08/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5E0869" w14:textId="3728CB2B" w:rsidR="001E4215" w:rsidRPr="006847D5" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00056AF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP3 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="31755AD8" w14:textId="4890E417" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2ADADE" w14:textId="482CC88A" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>10/04/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1B8503" w14:textId="53BD7FE1" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A6316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP4 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="003E3A3D" w14:paraId="5B12B253" w14:textId="77777777" w:rsidTr="00FF7DB6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC5FD5F" w14:textId="186657C1" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="6996142E" w14:textId="29413DBD" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>21/09/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D910D7D" w14:textId="493B74DA" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP1 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BF5A04" w14:textId="5103D826" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="47ED0A9E" w14:textId="2EFD932C" w:rsidR="001E4215" w:rsidRPr="002A5F1B" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBD2DF5" w14:textId="02239EA6" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5398FE26" w14:textId="0C06BEAC" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5AD23F" w14:textId="79CD8A5F" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>6/09/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A407794" w14:textId="31067895" w:rsidR="001E4215" w:rsidRPr="006847D5" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00056AF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP3 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2638478D" w14:textId="6C221005" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F9945C" w14:textId="62BBE3D3" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>17/04/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="55669298" w14:textId="4BB2285A" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A6316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP4 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="007B0E4B" w14:paraId="307F8C2A" w14:textId="77777777" w:rsidTr="00FF7DB6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
-[...27 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="77500393" w14:textId="46EA3F18" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="53EC845E" w14:textId="36F82061" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A60E0B" w14:textId="238367D8" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85756">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>28/09/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2475AEB7" w14:textId="00E15426" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP1 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BC597A" w14:textId="4CE0D886" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C18399" w14:textId="1B88097E" w:rsidR="001E4215" w:rsidRPr="002A5F1B" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E25C19" w14:textId="2B89ED58" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F40AEB" w14:textId="5D426010" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A539910" w14:textId="566C21E6" w:rsidR="001E4215" w:rsidRPr="00FF7DB6" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7DB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>13/09/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="4423BD6D" w14:textId="2BA6B9C1" w:rsidR="001E4215" w:rsidRPr="006847D5" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00056AF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP3 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A26DB6D" w14:textId="2357101E" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBCB12D" w14:textId="0769D87D" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>24/04/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E5D73F" w14:textId="0CC2E13C" w:rsidR="001E4215" w:rsidRPr="007B0E4B" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A6316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP4 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="007B0E4B" w14:paraId="09EB66DF" w14:textId="77777777" w:rsidTr="001E4215">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2830FFE6" w14:textId="5E0AAAD0" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880BAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD5EFD2" w14:textId="5A47CF45" w:rsidR="001E4215" w:rsidRPr="002A5F1B" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880BAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>5/10/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="339EE7F6" w14:textId="67FEF43D" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5E4040" w14:textId="7EAE5963" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Classes/Labs</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="567" w:type="dxa"/>
+              <w:t>CP1 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D3C5EB" w14:textId="77777777" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="455CAD26" w14:textId="033769CF" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6B7069" w14:textId="3BE875A5" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C42B50" w14:textId="0D5D5777" w:rsidR="001E4215" w:rsidRPr="006847D5" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBE5443" w14:textId="50F11AB7" w:rsidR="001E4215" w:rsidRPr="006847D5" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>20/09/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB34AA8" w14:textId="3630EB98" w:rsidR="001E4215" w:rsidRPr="006847D5" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00056AF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP3 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C43F156" w14:textId="499410FB" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="358E5612" w14:textId="27824FB4" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1/05/28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3088C49C" w14:textId="6CCBDEEF" w:rsidR="001E4215" w:rsidRPr="007B0E4B" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A6316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP4 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E4215" w:rsidRPr="007B0E4B" w14:paraId="40A58A79" w14:textId="77777777" w:rsidTr="00FF7DB6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E804EB" w14:textId="2582FC71" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="341196BF" w14:textId="5F9CCC1C" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D0DC07" w14:textId="5676C57C" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="6495CCAF" w14:textId="77777777" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DA551A" w14:textId="77777777" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFFA622" w14:textId="77777777" w:rsidR="001E4215" w:rsidRPr="00AE07B4" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="72358BBA" w14:textId="25CAB917" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D95181A" w14:textId="4C9AB7F2" w:rsidR="001E4215" w:rsidRPr="006847D5" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6EB8F26F" w14:textId="6D2B6E4F" w:rsidR="007F1515" w:rsidRPr="003E3A3D" w:rsidRDefault="007F1515" w:rsidP="007F1515">
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCA8EAA" w14:textId="668F941B" w:rsidR="001E4215" w:rsidRPr="006847D5" w:rsidRDefault="001E4215" w:rsidP="001E4215">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...46 lines deleted...]
-            <w:tcW w:w="567" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>27/09/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CFD4D7" w14:textId="0DCAEED4" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00056AF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CP3 or BREAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...29 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="14252815" w14:textId="7DDBC261" w:rsidR="001E4215" w:rsidRPr="003E3A3D" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...139 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="707F5749" w14:textId="06016065" w:rsidR="001E4215" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
-[...5261 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="60448B6C" w14:textId="4DEB2A54" w:rsidR="001E4215" w:rsidRPr="007B0E4B" w:rsidRDefault="001E4215" w:rsidP="001E4215">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26D63674" w14:textId="77777777" w:rsidR="00E94A90" w:rsidRPr="00E94A90" w:rsidRDefault="00E94A90" w:rsidP="00E94A90">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E94A90" w:rsidRPr="00E94A90" w:rsidSect="00762C93">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="680" w:right="567" w:bottom="680" w:left="567" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F3F29CC" w14:textId="7E266C06" w:rsidR="00212152" w:rsidRPr="00BD4B21" w:rsidRDefault="00216B74" w:rsidP="00BD4B21">
       <w:pPr>
         <w:tabs>
@@ -11439,57 +11748,67 @@
       </w:r>
       <w:r w:rsidR="00773916" w:rsidRPr="00216B74">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00212152" w:rsidRPr="00216B74">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>EGEND:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFA4648" w14:textId="335654EB" w:rsidR="00E67CBE" w:rsidRDefault="00E67CBE" w:rsidP="00B7799A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E94A90">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>CP(1-4)</w:t>
+        <w:t>CP(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E94A90">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1-4)</w:t>
       </w:r>
       <w:r w:rsidR="00E94A90" w:rsidRPr="00E94A90">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00E94A90">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Clinical placement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B4C18C" w14:textId="2ED0523F" w:rsidR="00E67CBE" w:rsidRDefault="00E67CBE" w:rsidP="00B7799A">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -11527,118 +11846,134 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and no</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> placements</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D2A417" w14:textId="63C78B29" w:rsidR="00E67CBE" w:rsidRDefault="00E67CBE" w:rsidP="008A3882">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">SWOT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:bCs/>
         </w:rPr>
         <w:t>trengths</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:bCs/>
         </w:rPr>
         <w:t>weaknesses</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
         </w:rPr>
-        <w:t>opportunities and threats</w:t>
+        <w:t xml:space="preserve">opportunities and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B9653B">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+        </w:rPr>
+        <w:t>threats</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>, this</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this</w:t>
       </w:r>
       <w:r w:rsidRPr="00E67CBE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E7F84">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="009F54EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="006E7F84">
         <w:t xml:space="preserve"> a period of break.  Students will be requir</w:t>
       </w:r>
       <w:r>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="006E7F84">
         <w:t xml:space="preserve"> to attend any teaching/placements/assessments</w:t>
       </w:r>
       <w:r w:rsidR="009F54EE">
@@ -11676,61 +12011,66 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Attendance Days</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F154E5" w14:textId="4D96B58A" w:rsidR="00E94A90" w:rsidRPr="00B9653B" w:rsidRDefault="007927A9">
       <w:r>
         <w:t xml:space="preserve">Days of attendance </w:t>
       </w:r>
       <w:r w:rsidR="00BD4B21">
         <w:t xml:space="preserve">will be consistent for the duration of a </w:t>
       </w:r>
       <w:r w:rsidR="009F54EE">
         <w:t>semester but</w:t>
       </w:r>
       <w:r w:rsidR="00BD4B21">
         <w:t xml:space="preserve"> may/will change per new semester. Please refer to your ongoing </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009F54EE">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00BD4B21">
         <w:t>tudent</w:t>
       </w:r>
       <w:r w:rsidR="009F54EE">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00BD4B21">
-        <w:t>eb group timetable for the days of study. You will find out your groups on the first day of orientation.</w:t>
+        <w:t>eb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD4B21">
+        <w:t xml:space="preserve"> group timetable for the days of study. You will find out your groups on the first day of orientation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510279B2" w14:textId="77777777" w:rsidR="005670C1" w:rsidRPr="00B9653B" w:rsidRDefault="009B072A" w:rsidP="005670C1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="005670C1" w:rsidRPr="00B9653B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9653B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ease note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9653B">
@@ -11860,156 +12200,156 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A33E8C" w:rsidRPr="00B9653B" w:rsidSect="00F346B9">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4203A3FA" w14:textId="77777777" w:rsidR="00E16CB2" w:rsidRDefault="00E16CB2" w:rsidP="001C6BB3">
+    <w:p w14:paraId="1B65B62A" w14:textId="77777777" w:rsidR="00CC4392" w:rsidRDefault="00CC4392" w:rsidP="001C6BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1403C124" w14:textId="77777777" w:rsidR="00E16CB2" w:rsidRDefault="00E16CB2" w:rsidP="001C6BB3">
+    <w:p w14:paraId="26EECA9E" w14:textId="77777777" w:rsidR="00CC4392" w:rsidRDefault="00CC4392" w:rsidP="001C6BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08EED208" w14:textId="78C132FC" w:rsidR="00E07575" w:rsidRDefault="00E07575">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26CDF398" wp14:editId="3F47F98B">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26CDF398" wp14:editId="3F47F98B">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Text Box 9" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -12045,102 +12385,102 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="26CDF398" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPHLlaCQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEZcYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0o2W66bqdhF/mZpPjx+LS47VvDjgp9A7bk81nOmbISqsbuS/7jef3p&#10;hjMfhK2EAatKflKe3y4/flh0rlAXUIOpFDJKYn3RuZLXIbgiy7ysVSv8DJyy5NSArQj0i/usQtFR&#10;9tZkF3l+nXWAlUOQynuy3g9Ovkz5tVYyPGrtVWCm5NRbSCemcxfPbLkQxR6Fqxs5tiH+oYtWNJaK&#10;vqa6F0GwAzZ/pGobieBBh5mENgOtG6nSDDTNPH83zbYWTqVZiBzvXmny/y+tfDhu3ROy0H+FnhYY&#10;CemcLzwZ4zy9xjZ+qVNGfqLw9Eqb6gOTZLy8/HxzfcWZJNeIKUt2vuzQh28KWhZByZG2ksgSx40P&#10;Q+gUEmtZWDfGpM0Y+5uBckZLdu4wotDvetZUb7rfQXWioRCGfXsn1w2V3ggfngTSgmkOEm14pEMb&#10;6EoOI+KsBvz5N3uMJ97Jy1lHgim5JUVzZr5b2kfU1gRwArsE5l/yq5z89tDeAclwTi/CyQTJisFM&#10;UCO0LyTnVSxELmEllSv5boJ3YVAuPQepVqsURDJyImzs1smYOtIVuXzuXwS6kfBAm3qASU2ieMf7&#10;EBtverc6BGI/LSVSOxA5Mk4STGsdn0vU+Nv/FHV+1MtfAAAA//8DAFBLAwQUAAYACAAAACEAN+3R&#10;+NkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjKJiZWmk5oEqchpG1c&#10;uHmJ1xYap2rcrfv3BDiwi5+sZ733uViOvlVH6mMT2MD9JANFbINruDLwvnu5ewQVBdlhG5gMnCnC&#10;sry+KjB34cQbOm6lUimEY44GapEu1zramjzGSeiIk3cIvUdJa19p1+MphftWT7Nsrj02nBpq7GhV&#10;k/3aDt7Aw0ZehzfezT7G6flz3a3s7LC2xtzejM9PoIRG+T+GH/yEDmVi2oeBXVStgfSI/M7kzRcL&#10;UPs/1WWhL9nLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPHLlaCQIAABwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA37dH42QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251671552;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPHLlaCQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEZcYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0o2W66bqdhF/mZpPjx+LS47VvDjgp9A7bk81nOmbISqsbuS/7jef3p&#10;hjMfhK2EAatKflKe3y4/flh0rlAXUIOpFDJKYn3RuZLXIbgiy7ysVSv8DJyy5NSArQj0i/usQtFR&#10;9tZkF3l+nXWAlUOQynuy3g9Ovkz5tVYyPGrtVWCm5NRbSCemcxfPbLkQxR6Fqxs5tiH+oYtWNJaK&#10;vqa6F0GwAzZ/pGobieBBh5mENgOtG6nSDDTNPH83zbYWTqVZiBzvXmny/y+tfDhu3ROy0H+FnhYY&#10;CemcLzwZ4zy9xjZ+qVNGfqLw9Eqb6gOTZLy8/HxzfcWZJNeIKUt2vuzQh28KWhZByZG2ksgSx40P&#10;Q+gUEmtZWDfGpM0Y+5uBckZLdu4wotDvetZUb7rfQXWioRCGfXsn1w2V3ggfngTSgmkOEm14pEMb&#10;6EoOI+KsBvz5N3uMJ97Jy1lHgim5JUVzZr5b2kfU1gRwArsE5l/yq5z89tDeAclwTi/CyQTJisFM&#10;UCO0LyTnVSxELmEllSv5boJ3YVAuPQepVqsURDJyImzs1smYOtIVuXzuXwS6kfBAm3qASU2ieMf7&#10;EBtverc6BGI/LSVSOxA5Mk4STGsdn0vU+Nv/FHV+1MtfAAAA//8DAFBLAwQUAAYACAAAACEAN+3R&#10;+NkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjKJiZWmk5oEqchpG1c&#10;uHmJ1xYap2rcrfv3BDiwi5+sZ733uViOvlVH6mMT2MD9JANFbINruDLwvnu5ewQVBdlhG5gMnCnC&#10;sry+KjB34cQbOm6lUimEY44GapEu1zramjzGSeiIk3cIvUdJa19p1+MphftWT7Nsrj02nBpq7GhV&#10;k/3aDt7Aw0ZehzfezT7G6flz3a3s7LC2xtzejM9PoIRG+T+GH/yEDmVi2oeBXVStgfSI/M7kzRcL&#10;UPs/1WWhL9nLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPHLlaCQIAABwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA37dH42QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="5EB7BA0E" w14:textId="4969976F" w:rsidR="00E07575" w:rsidRPr="00E07575" w:rsidRDefault="00E07575" w:rsidP="00E07575">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E07575">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05CF1F60" w14:textId="167503D1" w:rsidR="00E07575" w:rsidRDefault="00E07575">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22201403" wp14:editId="2E78A544">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22201403" wp14:editId="2E78A544">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Text Box 14" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -12176,102 +12516,102 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="22201403" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 14" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658245;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWXsGRCgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEacYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0o2W62bqdhF/mZpPjx+LS461vDjgp9A7bk81nOmbISqsbuS/79Zf3p&#10;hjMfhK2EAatKflKe3y0/flh0rlAXUIOpFDJKYn3RuZLXIbgiy7ysVSv8DJyy5NSArQj0i/usQtFR&#10;9tZkF3l+nXWAlUOQynuyPgxOvkz5tVYyPGntVWCm5NRbSCemcxfPbLkQxR6Fqxs5tiH+oYtWNJaK&#10;vqV6EEGwAzZ/pGobieBBh5mENgOtG6nSDDTNPH83zbYWTqVZiBzv3mjy/y+tfDxu3TOy0H+BnhYY&#10;CemcLzwZ4zy9xjZ+qVNGfqLw9Eab6gOTZLy8/HxzfcWZJNeIKUt2vuzQh68KWhZByZG2ksgSx40P&#10;Q+gUEmtZWDfGpM0Y+5uBckZLdu4wotDvetZUVHzqfgfViYZCGPbtnVw3VHojfHgWSAumOUi04YkO&#10;baArOYyIsxrwx9/sMZ54Jy9nHQmm5JYUzZn5ZmkfUVsTwAnsEpjf5lc5+e2hvQeS4ZxehJMJkhWD&#10;maBGaF9JzqtYiFzCSipX8t0E78OgXHoOUq1WKYhk5ETY2K2TMXWkK3L50r8KdCPhgTb1CJOaRPGO&#10;9yE23vRudQjEflpKpHYgcmScJJjWOj6XqPFf/1PU+VEvfwIAAP//AwBQSwMEFAAGAAgAAAAhADft&#10;0fjZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYyiYmVppOaBKnIaRt&#10;XLh5idcWGqdq3K379wQ4sIufrGe997lYjr5VR+pjE9jA/SQDRWyDa7gy8L57uXsEFQXZYRuYDJwp&#10;wrK8viowd+HEGzpupVIphGOOBmqRLtc62po8xknoiJN3CL1HSWtfadfjKYX7Vk+zbK49Npwaauxo&#10;VZP92g7ewMNGXoc33s0+xun5c92t7Oywtsbc3ozPT6CERvk/hh/8hA5lYtqHgV1UrYH0iPzO5M0X&#10;C1D7P9VloS/Zy28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1l7BkQoCAAAcBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAN+3R+NkAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 14" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251674624;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWXsGRCgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEacYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0o2W62bqdhF/mZpPjx+LS461vDjgp9A7bk81nOmbISqsbuS/79Zf3p&#10;hjMfhK2EAatKflKe3y0/flh0rlAXUIOpFDJKYn3RuZLXIbgiy7ysVSv8DJyy5NSArQj0i/usQtFR&#10;9tZkF3l+nXWAlUOQynuyPgxOvkz5tVYyPGntVWCm5NRbSCemcxfPbLkQxR6Fqxs5tiH+oYtWNJaK&#10;vqV6EEGwAzZ/pGobieBBh5mENgOtG6nSDDTNPH83zbYWTqVZiBzv3mjy/y+tfDxu3TOy0H+BnhYY&#10;CemcLzwZ4zy9xjZ+qVNGfqLw9Eab6gOTZLy8/HxzfcWZJNeIKUt2vuzQh68KWhZByZG2ksgSx40P&#10;Q+gUEmtZWDfGpM0Y+5uBckZLdu4wotDvetZUVHzqfgfViYZCGPbtnVw3VHojfHgWSAumOUi04YkO&#10;baArOYyIsxrwx9/sMZ54Jy9nHQmm5JYUzZn5ZmkfUVsTwAnsEpjf5lc5+e2hvQeS4ZxehJMJkhWD&#10;maBGaF9JzqtYiFzCSipX8t0E78OgXHoOUq1WKYhk5ETY2K2TMXWkK3L50r8KdCPhgTb1CJOaRPGO&#10;9yE23vRudQjEflpKpHYgcmScJJjWOj6XqPFf/1PU+VEvfwIAAP//AwBQSwMEFAAGAAgAAAAhADft&#10;0fjZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYyiYmVppOaBKnIaRt&#10;XLh5idcWGqdq3K379wQ4sIufrGe997lYjr5VR+pjE9jA/SQDRWyDa7gy8L57uXsEFQXZYRuYDJwp&#10;wrK8viowd+HEGzpupVIphGOOBmqRLtc62po8xknoiJN3CL1HSWtfadfjKYX7Vk+zbK49Npwaauxo&#10;VZP92g7ewMNGXoc33s0+xun5c92t7Oywtsbc3ozPT6CERvk/hh/8hA5lYtqHgV1UrYH0iPzO5M0X&#10;C1D7P9VloS/Zy28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1l7BkQoCAAAcBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAN+3R+NkAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="62802AE6" w14:textId="69FAB675" w:rsidR="00E07575" w:rsidRPr="00E07575" w:rsidRDefault="00E07575" w:rsidP="00E07575">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E07575">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="073C1889" w14:textId="578F980B" w:rsidR="00E07575" w:rsidRDefault="00E07575">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AC8B896" wp14:editId="70EE9093">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AC8B896" wp14:editId="70EE9093">
               <wp:simplePos x="685800" y="10067925"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="Text Box 15" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -12307,102 +12647,102 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3AC8B896" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 15" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658246;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC74XOsCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0TdEacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2U62bqdhF/mZpPjx+LS877UiR+F8C6ak81lOiTAc6tbsS/r9dfPp&#10;lhIfmKmZAiNKehKe3q8+flh2thBX0ICqhSOYxPiisyVtQrBFlnneCM38DKww6JTgNAv46/ZZ7ViH&#10;2bXKrvL8JuvA1dYBF96j9XFw0lXKL6Xg4VlKLwJRJcXeQjpdOqt4ZqslK/aO2ablYxvsH7rQrDVY&#10;9JzqkQVGDq79I5VuuQMPMsw46AykbLlIM+A08/zdNLuGWZFmQXK8PdPk/19a/nTc2RdHQv8Felxg&#10;JKSzvvBojPP00un4xU4J+pHC05k20QfC0Xh9/fn2ZkEJR9eIMUt2uWydD18FaBJBSR1uJZHFjlsf&#10;htApJNYysGmVSptR5jcD5oyW7NJhRKGvetLWJV1M3VdQn3AoB8O+veWbFktvmQ8vzOGCcQ4UbXjG&#10;QyroSgojoqQB9+Nv9hiPvKOXkg4FU1KDiqZEfTO4j6itCbgJVAnM7/JFjn5z0A+AMpzji7A8QbS6&#10;oCYoHeg3lPM6FkIXMxzLlbSa4EMYlIvPgYv1OgWhjCwLW7OzPKaOdEUuX/s35uxIeMBNPcGkJla8&#10;432IjTe9XR8Csp+WEqkdiBwZRwmmtY7PJWr81/8UdXnUq58AAAD//wMAUEsDBBQABgAIAAAAIQA3&#10;7dH42QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMomJlaaTmgSpyGk&#10;bVy4eYnXFhqnatyt+/cEOLCLn6xnvfe5WI6+VUfqYxPYwP0kA0Vsg2u4MvC+e7l7BBUF2WEbmAyc&#10;KcKyvL4qMHfhxBs6bqVSKYRjjgZqkS7XOtqaPMZJ6IiTdwi9R0lrX2nX4ymF+1ZPs2yuPTacGmrs&#10;aFWT/doO3sDDRl6HN97NPsbp+XPdrezssLbG3N6Mz0+ghEb5P4Yf/IQOZWLah4FdVK2B9Ij8zuTN&#10;FwtQ+z/VZaEv2ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALvhc6wLAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADft0fjZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 15" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251675648;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC74XOsCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0TdEacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2U62bqdhF/mZpPjx+LS877UiR+F8C6ak81lOiTAc6tbsS/r9dfPp&#10;lhIfmKmZAiNKehKe3q8+flh2thBX0ICqhSOYxPiisyVtQrBFlnneCM38DKww6JTgNAv46/ZZ7ViH&#10;2bXKrvL8JuvA1dYBF96j9XFw0lXKL6Xg4VlKLwJRJcXeQjpdOqt4ZqslK/aO2ablYxvsH7rQrDVY&#10;9JzqkQVGDq79I5VuuQMPMsw46AykbLlIM+A08/zdNLuGWZFmQXK8PdPk/19a/nTc2RdHQv8Felxg&#10;JKSzvvBojPP00un4xU4J+pHC05k20QfC0Xh9/fn2ZkEJR9eIMUt2uWydD18FaBJBSR1uJZHFjlsf&#10;htApJNYysGmVSptR5jcD5oyW7NJhRKGvetLWJV1M3VdQn3AoB8O+veWbFktvmQ8vzOGCcQ4UbXjG&#10;QyroSgojoqQB9+Nv9hiPvKOXkg4FU1KDiqZEfTO4j6itCbgJVAnM7/JFjn5z0A+AMpzji7A8QbS6&#10;oCYoHeg3lPM6FkIXMxzLlbSa4EMYlIvPgYv1OgWhjCwLW7OzPKaOdEUuX/s35uxIeMBNPcGkJla8&#10;432IjTe9XR8Csp+WEqkdiBwZRwmmtY7PJWr81/8UdXnUq58AAAD//wMAUEsDBBQABgAIAAAAIQA3&#10;7dH42QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMomJlaaTmgSpyGk&#10;bVy4eYnXFhqnatyt+/cEOLCLn6xnvfe5WI6+VUfqYxPYwP0kA0Vsg2u4MvC+e7l7BBUF2WEbmAyc&#10;KcKyvL4qMHfhxBs6bqVSKYRjjgZqkS7XOtqaPMZJ6IiTdwi9R0lrX2nX4ymF+1ZPs2yuPTacGmrs&#10;aFWT/doO3sDDRl6HN97NPsbp+XPdrezssLbG3N6Mz0+ghEb5P4Yf/IQOZWLah4FdVK2B9Ij8zuTN&#10;FwtQ+z/VZaEv2ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALvhc6wLAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADft0fjZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="7A1524CE" w14:textId="1831E81A" w:rsidR="00E07575" w:rsidRPr="00E07575" w:rsidRDefault="00E07575" w:rsidP="00E07575">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E07575">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="782F9F42" w14:textId="7D00D887" w:rsidR="00E07575" w:rsidRDefault="00E07575">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="247FBB90" wp14:editId="498BCD4F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="247FBB90" wp14:editId="498BCD4F">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="Text Box 13" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -12438,127 +12778,127 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="247FBB90" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 13" o:spid="_x0000_s1032" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658244;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMIKTqCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdAacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2U62bqdhF/mZpPjx+LS877UiR+F8C6ak81lOiTAc6tbsS/r9dfPp&#10;lhIfmKmZAiNKehKe3q8+flh2thBX0ICqhSOYxPiisyVtQrBFlnneCM38DKww6JTgNAv46/ZZ7ViH&#10;2bXKrvJ8kXXgauuAC+/R+jg46Srll1Lw8CylF4GokmJvIZ0unVU8s9WSFXvHbNPysQ32D11o1hos&#10;ek71yAIjB9f+kUq33IEHGWYcdAZStlykGXCaef5uml3DrEizIDnenmny/y8tfzru7Isjof8CPS4w&#10;EtJZX3g0xnl66XT8YqcE/Ujh6Uyb6APhaLy+/ny7uKGEo2vEmCW7XLbOh68CNImgpA63kshix60P&#10;Q+gUEmsZ2LRKpc0o85sBc0ZLdukwotBXPWnrki6m7iuoTziUg2Hf3vJNi6W3zIcX5nDBOAeKNjzj&#10;IRV0JYURUdKA+/E3e4xH3tFLSYeCKalBRVOivhncR9TWBNwEqgTmd/lNjn5z0A+AMpzji7A8QbS6&#10;oCYoHeg3lPM6FkIXMxzLlbSa4EMYlIvPgYv1OgWhjCwLW7OzPKaOdEUuX/s35uxIeMBNPcGkJla8&#10;432IjTe9XR8Csp+WEqkdiBwZRwmmtY7PJWr81/8UdXnUq58AAAD//wMAUEsDBBQABgAIAAAAIQA3&#10;7dH42QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMomJlaaTmgSpyGk&#10;bVy4eYnXFhqnatyt+/cEOLCLn6xnvfe5WI6+VUfqYxPYwP0kA0Vsg2u4MvC+e7l7BBUF2WEbmAyc&#10;KcKyvL4qMHfhxBs6bqVSKYRjjgZqkS7XOtqaPMZJ6IiTdwi9R0lrX2nX4ymF+1ZPs2yuPTacGmrs&#10;aFWT/doO3sDDRl6HN97NPsbp+XPdrezssLbG3N6Mz0+ghEb5P4Yf/IQOZWLah4FdVK2B9Ij8zuTN&#10;FwtQ+z/VZaEv2ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAwgpOoLAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADft0fjZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 13" o:spid="_x0000_s1032" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251673600;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMIKTqCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdAacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2U62bqdhF/mZpPjx+LS877UiR+F8C6ak81lOiTAc6tbsS/r9dfPp&#10;lhIfmKmZAiNKehKe3q8+flh2thBX0ICqhSOYxPiisyVtQrBFlnneCM38DKww6JTgNAv46/ZZ7ViH&#10;2bXKrvJ8kXXgauuAC+/R+jg46Srll1Lw8CylF4GokmJvIZ0unVU8s9WSFXvHbNPysQ32D11o1hos&#10;ek71yAIjB9f+kUq33IEHGWYcdAZStlykGXCaef5uml3DrEizIDnenmny/y8tfzru7Isjof8CPS4w&#10;EtJZX3g0xnl66XT8YqcE/Ujh6Uyb6APhaLy+/ny7uKGEo2vEmCW7XLbOh68CNImgpA63kshix60P&#10;Q+gUEmsZ2LRKpc0o85sBc0ZLdukwotBXPWnrki6m7iuoTziUg2Hf3vJNi6W3zIcX5nDBOAeKNjzj&#10;IRV0JYURUdKA+/E3e4xH3tFLSYeCKalBRVOivhncR9TWBNwEqgTmd/lNjn5z0A+AMpzji7A8QbS6&#10;oCYoHeg3lPM6FkIXMxzLlbSa4EMYlIvPgYv1OgWhjCwLW7OzPKaOdEUuX/s35uxIeMBNPcGkJla8&#10;432IjTe9XR8Csp+WEqkdiBwZRwmmtY7PJWr81/8UdXnUq58AAAD//wMAUEsDBBQABgAIAAAAIQA3&#10;7dH42QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMomJlaaTmgSpyGk&#10;bVy4eYnXFhqnatyt+/cEOLCLn6xnvfe5WI6+VUfqYxPYwP0kA0Vsg2u4MvC+e7l7BBUF2WEbmAyc&#10;KcKyvL4qMHfhxBs6bqVSKYRjjgZqkS7XOtqaPMZJ6IiTdwi9R0lrX2nX4ymF+1ZPs2yuPTacGmrs&#10;aFWT/doO3sDDRl6HN97NPsbp+XPdrezssLbG3N6Mz0+ghEb5P4Yf/IQOZWLah4FdVK2B9Ij8zuTN&#10;FwtQ+z/VZaEv2ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAwgpOoLAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADft0fjZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="4C458E1E" w14:textId="236A007F" w:rsidR="00E07575" w:rsidRPr="00E07575" w:rsidRDefault="00E07575" w:rsidP="00E07575">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E07575">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29FAA17F" w14:textId="77777777" w:rsidR="00E16CB2" w:rsidRDefault="00E16CB2" w:rsidP="001C6BB3">
+    <w:p w14:paraId="06CE4E22" w14:textId="77777777" w:rsidR="00CC4392" w:rsidRDefault="00CC4392" w:rsidP="001C6BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B2398E9" w14:textId="77777777" w:rsidR="00E16CB2" w:rsidRDefault="00E16CB2" w:rsidP="001C6BB3">
+    <w:p w14:paraId="6E6AB2C8" w14:textId="77777777" w:rsidR="00CC4392" w:rsidRDefault="00CC4392" w:rsidP="001C6BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="631FB0FA" w14:textId="0FCC612D" w:rsidR="00E07575" w:rsidRDefault="00E07575">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EB8B6FE" wp14:editId="5506E513">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EB8B6FE" wp14:editId="5506E513">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="14605"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -12594,51 +12934,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2EB8B6FE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo+/zCBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3a6tmiNOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Ktput22nYRaZI+pF8fFrc9a1hR+VDA7bk81nOmbISqsbuS/79Zf3p&#10;hrOAwlbCgFUlP6nA75YfPyw6V6gLqMFUyjMCsaHoXMlrRFdkWZC1akWYgVOWghp8K5Cufp9VXnSE&#10;3prsIs+vsw585TxIFQJ5H4YgXyZ8rZXEJ62DQmZKTr1hOn06d/HMlgtR7L1wdSPHNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0ziS0GWjdSJVmoGnm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0yS8/Ly8831FWeSQqNNKNn5Z+cDflXQsmiU3NNWElniuAk4&#10;pE4psZaFdWNM2oyxvzkIM3qyc4fRwn7Xj23voDrRNB6GRQcn1w3V3IiAz8LTZmkAUis+0aENdCWH&#10;0eKsBv/jb/6YT4RTlLOOlFJyS1LmzHyztIgoqmTMb/OrnG5+cu8mwx7aeyD9zekpOJnMmIdmMrWH&#10;9pV0vIqFKCSspHIlx8m8x0Gy9A6kWq1SEunHCdzYrZMROvIUSXzpX4V3I9NIK3qESUaieEf4kBv/&#10;DG51QKI9bSNyOhA5Uk3aS/sc30kU96/3lHV+zcufAAAA//8DAFBLAwQUAAYACAAAACEA1B4NR9gA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CQAyE70i8w8qVeoNNKoFKmg1CSBy4UfpzNlmT&#10;hGbtKLtAytN32x7ai0fWWDOf8+XgWnWh3jfCBtJpAoq4FNtwZeD1ZTN5BOUDssVWmAx8kodlMR7l&#10;mFm58jNd9qFSMYR9hgbqELpMa1/W5NBPpSOO3lF6hyGufaVtj9cY7lr9kCRz7bDh2FBjR+uayo/9&#10;2RloZisJKb1tN6d3l0p6221nt50x93fD6glUoCH8HcM3fkSHIjId5MzWq9ZAfCT8zOjNFwtQh1/V&#10;Ra7/sxdfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOj7/MIGAgAAFQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANQeDUfYAAAAAwEAAA8AAAAA&#10;AAAAAAAAAAAAYAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo+/zCBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3a6tmiNOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Ktput22nYRaZI+pF8fFrc9a1hR+VDA7bk81nOmbISqsbuS/79Zf3p&#10;hrOAwlbCgFUlP6nA75YfPyw6V6gLqMFUyjMCsaHoXMlrRFdkWZC1akWYgVOWghp8K5Cufp9VXnSE&#10;3prsIs+vsw585TxIFQJ5H4YgXyZ8rZXEJ62DQmZKTr1hOn06d/HMlgtR7L1wdSPHNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0ziS0GWjdSJVmoGnm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0yS8/Ly8831FWeSQqNNKNn5Z+cDflXQsmiU3NNWElniuAk4&#10;pE4psZaFdWNM2oyxvzkIM3qyc4fRwn7Xj23voDrRNB6GRQcn1w3V3IiAz8LTZmkAUis+0aENdCWH&#10;0eKsBv/jb/6YT4RTlLOOlFJyS1LmzHyztIgoqmTMb/OrnG5+cu8mwx7aeyD9zekpOJnMmIdmMrWH&#10;9pV0vIqFKCSspHIlx8m8x0Gy9A6kWq1SEunHCdzYrZMROvIUSXzpX4V3I9NIK3qESUaieEf4kBv/&#10;DG51QKI9bSNyOhA5Uk3aS/sc30kU96/3lHV+zcufAAAA//8DAFBLAwQUAAYACAAAACEA1B4NR9gA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CQAyE70i8w8qVeoNNKoFKmg1CSBy4UfpzNlmT&#10;hGbtKLtAytN32x7ai0fWWDOf8+XgWnWh3jfCBtJpAoq4FNtwZeD1ZTN5BOUDssVWmAx8kodlMR7l&#10;mFm58jNd9qFSMYR9hgbqELpMa1/W5NBPpSOO3lF6hyGufaVtj9cY7lr9kCRz7bDh2FBjR+uayo/9&#10;2RloZisJKb1tN6d3l0p6221nt50x93fD6glUoCH8HcM3fkSHIjId5MzWq9ZAfCT8zOjNFwtQh1/V&#10;Ra7/sxdfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOj7/MIGAgAAFQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANQeDUfYAAAAAwEAAA8AAAAA&#10;AAAAAAAAAAAAYAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="6BC4A3F8" w14:textId="71D360EB" w:rsidR="00E07575" w:rsidRPr="00E07575" w:rsidRDefault="00E07575" w:rsidP="00E07575">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E07575">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -12649,51 +12989,51 @@
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29EAE3DB" w14:textId="28FDFA38" w:rsidR="00403281" w:rsidRPr="00E94A90" w:rsidRDefault="00E94A90" w:rsidP="007927A9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C019FAE" wp14:editId="3FE2BB18">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C019FAE" wp14:editId="3FE2BB18">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3175</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1819275" cy="609600"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="460830255" name="Picture 13"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -12725,80 +13065,90 @@
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00762C93" w:rsidRPr="00E94A90">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Diploma of Nursing Course Planner</w:t>
     </w:r>
     <w:r w:rsidRPr="00E94A90">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="09617921" w14:textId="7AACE1C3" w:rsidR="00762C93" w:rsidRDefault="00762C93" w:rsidP="007927A9">
+  <w:p w14:paraId="09617921" w14:textId="13348734" w:rsidR="00762C93" w:rsidRDefault="00762C93" w:rsidP="007927A9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E94A90">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve">Intake: </w:t>
     </w:r>
+    <w:r w:rsidR="00B82649">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
+      </w:rPr>
+      <w:t>April</w:t>
+    </w:r>
     <w:r w:rsidR="009759A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
-      <w:t>January 202</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="006236D5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="38CE8F4D" w14:textId="77777777" w:rsidR="007927A9" w:rsidRPr="007927A9" w:rsidRDefault="007927A9" w:rsidP="007927A9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="25377F7C" w14:textId="56BCE0E1" w:rsidR="007927A9" w:rsidRPr="007927A9" w:rsidRDefault="007927A9" w:rsidP="00762C93">
@@ -12839,51 +13189,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BEFE872" w14:textId="1C3528DD" w:rsidR="00E07575" w:rsidRDefault="00E07575">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E6D78B5" wp14:editId="324FCC5B">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E6D78B5" wp14:editId="324FCC5B">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="14605"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -12919,102 +13269,102 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3E6D78B5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGj+oCgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aytmiNOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9KsZOt22nYRaZI+pF8fJrf961hB+VDA7bk00nOmbISqsbuSv79dfXp&#10;lrOAwlbCgFUlP6rA7xcfP8w7V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUhXv8sqLzpC&#10;b002y/ObrANfOQ9ShUDex1OQLxK+1kris9ZBITMlp94wnT6d23hmi7kodl64upFDG+IfumhFY6no&#10;GepRoGB73/wB1TbSQwCNEwltBlo3UqUZaJpp/m6aTS2cSrMQOcGdaQr/D1Y+HTbuxTPsv0BPC4yE&#10;dC4UgZxxnl77Nn6pU0ZxovB4pk31yCQ5r64+395ccyYpNNiEkl1+dj7gVwUti0bJPW0lkSUO64Cn&#10;1DEl1rKwaoxJmzH2NwdhRk926TBa2G971lQln43db6E60lAeTvsOTq4aKr0WAV+EpwXTHCRafKZD&#10;G+hKDoPFWQ3+x9/8MZ94pyhnHQmm5JYUzZn5ZmkfUVvJmN7l1znd/Ojejobdtw9AMpzSi3AymTEP&#10;zWhqD+0byXkZC1FIWEnlSo6j+YAn5dJzkGq5TEkkIydwbTdORuhIV+TytX8T3g2EI23qCUY1ieId&#10;76fc+Gdwyz0S+2kpkdoTkQPjJMG01uG5RI3/ek9Zl0e9+AkAAP//AwBQSwMEFAAGAAgAAAAhANQe&#10;DUfYAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwkAMhO9IvMPKlXqDTSqBSpoNQkgcuFH6&#10;czZZk4Rm7Si7QMrTd9se2otH1lgzn/Pl4Fp1od43wgbSaQKKuBTbcGXg9WUzeQTlA7LFVpgMfJKH&#10;ZTEe5ZhZufIzXfahUjGEfYYG6hC6TGtf1uTQT6Ujjt5Reochrn2lbY/XGO5a/ZAkc+2w4dhQY0fr&#10;msqP/dkZaGYrCSm9bTend5dKetttZ7edMfd3w+oJVKAh/B3DN35EhyIyHeTM1qvWQHwk/MzozRcL&#10;UIdf1UWu/7MXXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmGj+oCgIAABwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUHg1H2AAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGj+oCgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aytmiNOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9KsZOt22nYRaZI+pF8fJrf961hB+VDA7bk00nOmbISqsbuSv79dfXp&#10;lrOAwlbCgFUlP6rA7xcfP8w7V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUhXv8sqLzpC&#10;b002y/ObrANfOQ9ShUDex1OQLxK+1kris9ZBITMlp94wnT6d23hmi7kodl64upFDG+IfumhFY6no&#10;GepRoGB73/wB1TbSQwCNEwltBlo3UqUZaJpp/m6aTS2cSrMQOcGdaQr/D1Y+HTbuxTPsv0BPC4yE&#10;dC4UgZxxnl77Nn6pU0ZxovB4pk31yCQ5r64+395ccyYpNNiEkl1+dj7gVwUti0bJPW0lkSUO64Cn&#10;1DEl1rKwaoxJmzH2NwdhRk926TBa2G971lQln43db6E60lAeTvsOTq4aKr0WAV+EpwXTHCRafKZD&#10;G+hKDoPFWQ3+x9/8MZ94pyhnHQmm5JYUzZn5ZmkfUVvJmN7l1znd/Ojejobdtw9AMpzSi3AymTEP&#10;zWhqD+0byXkZC1FIWEnlSo6j+YAn5dJzkGq5TEkkIydwbTdORuhIV+TytX8T3g2EI23qCUY1ieId&#10;76fc+Gdwyz0S+2kpkdoTkQPjJMG01uG5RI3/ek9Zl0e9+AkAAP//AwBQSwMEFAAGAAgAAAAhANQe&#10;DUfYAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwkAMhO9IvMPKlXqDTSqBSpoNQkgcuFH6&#10;czZZk4Rm7Si7QMrTd9se2otH1lgzn/Pl4Fp1od43wgbSaQKKuBTbcGXg9WUzeQTlA7LFVpgMfJKH&#10;ZTEe5ZhZufIzXfahUjGEfYYG6hC6TGtf1uTQT6Ujjt5Reochrn2lbY/XGO5a/ZAkc+2w4dhQY0fr&#10;msqP/dkZaGYrCSm9bTend5dKetttZ7edMfd3w+oJVKAh/B3DN35EhyIyHeTM1qvWQHwk/MzozRcL&#10;UIdf1UWu/7MXXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmGj+oCgIAABwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUHg1H2AAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="6E46B826" w14:textId="2A137F4B" w:rsidR="00E07575" w:rsidRPr="00E07575" w:rsidRDefault="00E07575" w:rsidP="00E07575">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E07575">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D93E297" w14:textId="242813DB" w:rsidR="00E07575" w:rsidRDefault="00E07575">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="308E7F24" wp14:editId="1817E51A">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="308E7F24" wp14:editId="1817E51A">
               <wp:simplePos x="685800" y="447675"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="14605"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Text Box 7" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -13050,51 +13400,51 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="308E7F24" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLpY2VCgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+z0C50Rp8haZBgQ&#10;tAXSoWdFlmMDkihITOzs14+S7Wbrdhp2kSmSfiQfnxZ3vdHsqHxowZZ8Pss5U1ZC1dp9yb+/rD/d&#10;chZQ2EposKrkJxX43fLjh0XnCnUBDehKeUYgNhSdK3mD6IosC7JRRoQZOGUpWIM3Aunq91nlRUfo&#10;RmcXeX6TdeAr50GqEMj7MAT5MuHXtZL4VNdBIdMlp94wnT6du3hmy4Uo9l64ppVjG+IfujCitVT0&#10;DepBoGAH3/4BZVrpIUCNMwkmg7pupUoz0DTz/N0020Y4lWYhcoJ7oyn8P1j5eNy6Z8+w/wI9LTAS&#10;0rlQBHLGefram/ilThnFicLTG22qRybJeXV1eXtzzZmk0GgTSnb+2fmAXxUYFo2Se9pKIkscNwGH&#10;1Ckl1rKwbrVOm9H2NwdhRk927jBa2O961lYlv5y630F1oqE8DPsOTq5bKr0RAZ+FpwXTHCRafKKj&#10;1tCVHEaLswb8j7/5Yz7xTlHOOhJMyS0pmjP9zdI+oraSMf+cX+d085N7Nxn2YO6BZDinF+FkMmMe&#10;6smsPZhXkvMqFqKQsJLKlRwn8x4H5dJzkGq1SkkkIydwY7dORuhIV+TypX8V3o2EI23qESY1ieId&#10;70Nu/DO41QGJ/bSUSO1A5Mg4STCtdXwuUeO/3lPW+VEvfwIAAP//AwBQSwMEFAAGAAgAAAAhANQe&#10;DUfYAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwkAMhO9IvMPKlXqDTSqBSpoNQkgcuFH6&#10;czZZk4Rm7Si7QMrTd9se2otH1lgzn/Pl4Fp1od43wgbSaQKKuBTbcGXg9WUzeQTlA7LFVpgMfJKH&#10;ZTEe5ZhZufIzXfahUjGEfYYG6hC6TGtf1uTQT6Ujjt5Reochrn2lbY/XGO5a/ZAkc+2w4dhQY0fr&#10;msqP/dkZaGYrCSm9bTend5dKetttZ7edMfd3w+oJVKAh/B3DN35EhyIyHeTM1qvWQHwk/MzozRcL&#10;UIdf1UWu/7MXXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLpY2VCgIAABwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUHg1H2AAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251669504;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLpY2VCgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+z0C50Rp8haZBgQ&#10;tAXSoWdFlmMDkihITOzs14+S7Wbrdhp2kSmSfiQfnxZ3vdHsqHxowZZ8Pss5U1ZC1dp9yb+/rD/d&#10;chZQ2EposKrkJxX43fLjh0XnCnUBDehKeUYgNhSdK3mD6IosC7JRRoQZOGUpWIM3Aunq91nlRUfo&#10;RmcXeX6TdeAr50GqEMj7MAT5MuHXtZL4VNdBIdMlp94wnT6du3hmy4Uo9l64ppVjG+IfujCitVT0&#10;DepBoGAH3/4BZVrpIUCNMwkmg7pupUoz0DTz/N0020Y4lWYhcoJ7oyn8P1j5eNy6Z8+w/wI9LTAS&#10;0rlQBHLGefram/ilThnFicLTG22qRybJeXV1eXtzzZmk0GgTSnb+2fmAXxUYFo2Se9pKIkscNwGH&#10;1Ckl1rKwbrVOm9H2NwdhRk927jBa2O961lYlv5y630F1oqE8DPsOTq5bKr0RAZ+FpwXTHCRafKKj&#10;1tCVHEaLswb8j7/5Yz7xTlHOOhJMyS0pmjP9zdI+oraSMf+cX+d085N7Nxn2YO6BZDinF+FkMmMe&#10;6smsPZhXkvMqFqKQsJLKlRwn8x4H5dJzkGq1SkkkIydwY7dORuhIV+TypX8V3o2EI23qESY1ieId&#10;70Nu/DO41QGJ/bSUSO1A5Mg4STCtdXwuUeO/3lPW+VEvfwIAAP//AwBQSwMEFAAGAAgAAAAhANQe&#10;DUfYAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwkAMhO9IvMPKlXqDTSqBSpoNQkgcuFH6&#10;czZZk4Rm7Si7QMrTd9se2otH1lgzn/Pl4Fp1od43wgbSaQKKuBTbcGXg9WUzeQTlA7LFVpgMfJKH&#10;ZTEe5ZhZufIzXfahUjGEfYYG6hC6TGtf1uTQT6Ujjt5Reochrn2lbY/XGO5a/ZAkc+2w4dhQY0fr&#10;msqP/dkZaGYrCSm9bTend5dKetttZ7edMfd3w+oJVKAh/B3DN35EhyIyHeTM1qvWQHwk/MzozRcL&#10;UIdf1UWu/7MXXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLpY2VCgIAABwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUHg1H2AAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4DCB437B" w14:textId="09E8A825" w:rsidR="00E07575" w:rsidRPr="00E07575" w:rsidRDefault="00E07575" w:rsidP="00E07575">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E07575">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -13452,471 +13802,415 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="487287881">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1429959557">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1607955835">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA342C"/>
     <w:rsid w:val="000008A8"/>
     <w:rsid w:val="00002945"/>
-    <w:rsid w:val="00003501"/>
     <w:rsid w:val="00030EE3"/>
-    <w:rsid w:val="00033681"/>
     <w:rsid w:val="000338A0"/>
     <w:rsid w:val="000363F9"/>
     <w:rsid w:val="0006072A"/>
     <w:rsid w:val="000803AD"/>
     <w:rsid w:val="000813EA"/>
     <w:rsid w:val="000911F0"/>
     <w:rsid w:val="00094EAF"/>
     <w:rsid w:val="00096BEA"/>
     <w:rsid w:val="000B150A"/>
     <w:rsid w:val="000B47C1"/>
     <w:rsid w:val="000B700C"/>
     <w:rsid w:val="000C1A49"/>
-    <w:rsid w:val="000C30B3"/>
     <w:rsid w:val="000D547D"/>
     <w:rsid w:val="000E4AEC"/>
     <w:rsid w:val="000F0E66"/>
-    <w:rsid w:val="000F4970"/>
     <w:rsid w:val="000F6A2D"/>
     <w:rsid w:val="00100ED1"/>
-    <w:rsid w:val="0011145E"/>
     <w:rsid w:val="00145FC4"/>
     <w:rsid w:val="00163E13"/>
     <w:rsid w:val="00172D11"/>
-    <w:rsid w:val="001765FC"/>
-    <w:rsid w:val="001778B3"/>
     <w:rsid w:val="00184A84"/>
     <w:rsid w:val="00186635"/>
     <w:rsid w:val="00190F39"/>
     <w:rsid w:val="00197186"/>
     <w:rsid w:val="001A1595"/>
     <w:rsid w:val="001A30C2"/>
-    <w:rsid w:val="001A3CBD"/>
-    <w:rsid w:val="001B16CA"/>
     <w:rsid w:val="001C6BB3"/>
-    <w:rsid w:val="001D48CD"/>
     <w:rsid w:val="001D4D06"/>
     <w:rsid w:val="001E2466"/>
+    <w:rsid w:val="001E4215"/>
     <w:rsid w:val="001E53BE"/>
     <w:rsid w:val="001F2726"/>
     <w:rsid w:val="00212152"/>
     <w:rsid w:val="00216B74"/>
-    <w:rsid w:val="00233837"/>
     <w:rsid w:val="00245A65"/>
     <w:rsid w:val="00281116"/>
     <w:rsid w:val="00282EEA"/>
     <w:rsid w:val="002A5F1B"/>
-    <w:rsid w:val="002B2C60"/>
     <w:rsid w:val="002B45FF"/>
     <w:rsid w:val="002B5281"/>
     <w:rsid w:val="002C257C"/>
     <w:rsid w:val="002C4FBE"/>
     <w:rsid w:val="002C757E"/>
     <w:rsid w:val="002D295C"/>
     <w:rsid w:val="00300DC0"/>
     <w:rsid w:val="0030425F"/>
     <w:rsid w:val="00307954"/>
     <w:rsid w:val="003107B0"/>
     <w:rsid w:val="00325AC5"/>
     <w:rsid w:val="0032693B"/>
     <w:rsid w:val="003300B4"/>
-    <w:rsid w:val="00334466"/>
     <w:rsid w:val="0034281D"/>
     <w:rsid w:val="003463E8"/>
     <w:rsid w:val="00350C27"/>
     <w:rsid w:val="003545FA"/>
+    <w:rsid w:val="00355E81"/>
     <w:rsid w:val="00357DDD"/>
-    <w:rsid w:val="00363C22"/>
     <w:rsid w:val="00366027"/>
     <w:rsid w:val="0037696B"/>
     <w:rsid w:val="00392439"/>
-    <w:rsid w:val="00397751"/>
-    <w:rsid w:val="003B491D"/>
     <w:rsid w:val="003D03E2"/>
     <w:rsid w:val="003D254F"/>
     <w:rsid w:val="003D374A"/>
     <w:rsid w:val="003E3A3D"/>
     <w:rsid w:val="00403281"/>
     <w:rsid w:val="004071F3"/>
     <w:rsid w:val="004245DA"/>
     <w:rsid w:val="00432DC6"/>
     <w:rsid w:val="00443069"/>
-    <w:rsid w:val="004511F9"/>
     <w:rsid w:val="00453E61"/>
     <w:rsid w:val="0046034D"/>
     <w:rsid w:val="00461EC3"/>
     <w:rsid w:val="00473E15"/>
     <w:rsid w:val="0049367A"/>
     <w:rsid w:val="00493C2C"/>
     <w:rsid w:val="004A16F3"/>
     <w:rsid w:val="004B6454"/>
-    <w:rsid w:val="004B6E72"/>
     <w:rsid w:val="004C55FD"/>
     <w:rsid w:val="004C6546"/>
-    <w:rsid w:val="004D3AF0"/>
     <w:rsid w:val="004D4BFF"/>
     <w:rsid w:val="004F5661"/>
     <w:rsid w:val="005044B1"/>
     <w:rsid w:val="00522EF6"/>
-    <w:rsid w:val="005572B5"/>
     <w:rsid w:val="005670C1"/>
     <w:rsid w:val="0057417D"/>
     <w:rsid w:val="0057616E"/>
-    <w:rsid w:val="0057792B"/>
-    <w:rsid w:val="00586AF6"/>
     <w:rsid w:val="00590A21"/>
     <w:rsid w:val="00590BE9"/>
     <w:rsid w:val="005910C0"/>
     <w:rsid w:val="00592344"/>
     <w:rsid w:val="005A09D1"/>
-    <w:rsid w:val="005A28B0"/>
     <w:rsid w:val="005A5002"/>
     <w:rsid w:val="005B199F"/>
     <w:rsid w:val="005C2120"/>
     <w:rsid w:val="005C6561"/>
     <w:rsid w:val="005D1BA1"/>
-    <w:rsid w:val="005D2E99"/>
-    <w:rsid w:val="005D5F6B"/>
+    <w:rsid w:val="005D78A9"/>
     <w:rsid w:val="005F479F"/>
     <w:rsid w:val="006013F1"/>
     <w:rsid w:val="00602F79"/>
     <w:rsid w:val="006133DD"/>
     <w:rsid w:val="00620BC9"/>
     <w:rsid w:val="006235CA"/>
     <w:rsid w:val="006236D5"/>
     <w:rsid w:val="0062580C"/>
     <w:rsid w:val="0063364E"/>
-    <w:rsid w:val="006446D9"/>
     <w:rsid w:val="00650060"/>
     <w:rsid w:val="006521F2"/>
     <w:rsid w:val="00660CB9"/>
     <w:rsid w:val="00661808"/>
-    <w:rsid w:val="00662560"/>
     <w:rsid w:val="0066453F"/>
     <w:rsid w:val="006658FD"/>
     <w:rsid w:val="00675602"/>
     <w:rsid w:val="006849AF"/>
     <w:rsid w:val="00685A5B"/>
     <w:rsid w:val="00696A77"/>
     <w:rsid w:val="006A153B"/>
-    <w:rsid w:val="006A32D3"/>
     <w:rsid w:val="006A6B81"/>
     <w:rsid w:val="006B3D90"/>
     <w:rsid w:val="006C3CF0"/>
     <w:rsid w:val="006C4AF3"/>
     <w:rsid w:val="006C4C0D"/>
+    <w:rsid w:val="006C4E87"/>
     <w:rsid w:val="006D7294"/>
     <w:rsid w:val="006E7198"/>
     <w:rsid w:val="006E7F84"/>
-    <w:rsid w:val="006F6F28"/>
     <w:rsid w:val="00700D65"/>
     <w:rsid w:val="00700F25"/>
     <w:rsid w:val="00702828"/>
     <w:rsid w:val="007033EA"/>
     <w:rsid w:val="0071367E"/>
     <w:rsid w:val="00713F03"/>
-    <w:rsid w:val="00725701"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00734319"/>
     <w:rsid w:val="00734DA9"/>
     <w:rsid w:val="00744586"/>
     <w:rsid w:val="00760947"/>
     <w:rsid w:val="00762C93"/>
     <w:rsid w:val="00766568"/>
     <w:rsid w:val="00766CF4"/>
     <w:rsid w:val="00773916"/>
+    <w:rsid w:val="007835A9"/>
     <w:rsid w:val="00785F9C"/>
-    <w:rsid w:val="0078736A"/>
     <w:rsid w:val="007927A9"/>
     <w:rsid w:val="007946F9"/>
     <w:rsid w:val="00794AF5"/>
-    <w:rsid w:val="007A68F0"/>
     <w:rsid w:val="007B0E4B"/>
     <w:rsid w:val="007B5167"/>
-    <w:rsid w:val="007C0DF0"/>
     <w:rsid w:val="007C3FC6"/>
     <w:rsid w:val="007C4E56"/>
     <w:rsid w:val="007E3A2B"/>
-    <w:rsid w:val="007F1515"/>
     <w:rsid w:val="007F1700"/>
     <w:rsid w:val="008011FB"/>
-    <w:rsid w:val="00806F21"/>
-    <w:rsid w:val="00827804"/>
     <w:rsid w:val="00835C54"/>
     <w:rsid w:val="00836787"/>
     <w:rsid w:val="008436F7"/>
     <w:rsid w:val="00843B12"/>
     <w:rsid w:val="00844A8E"/>
     <w:rsid w:val="0086307F"/>
     <w:rsid w:val="00872AEE"/>
     <w:rsid w:val="00880BAC"/>
     <w:rsid w:val="00883985"/>
     <w:rsid w:val="008866CB"/>
     <w:rsid w:val="0089498E"/>
     <w:rsid w:val="00896D84"/>
     <w:rsid w:val="008A097F"/>
     <w:rsid w:val="008A3882"/>
     <w:rsid w:val="008A4D00"/>
     <w:rsid w:val="008B0CC6"/>
     <w:rsid w:val="008C1AC4"/>
-    <w:rsid w:val="008C3E32"/>
     <w:rsid w:val="008C663A"/>
     <w:rsid w:val="008E381D"/>
     <w:rsid w:val="008F2CF4"/>
     <w:rsid w:val="00912C01"/>
     <w:rsid w:val="00912E7E"/>
     <w:rsid w:val="00917B33"/>
-    <w:rsid w:val="009217D3"/>
-    <w:rsid w:val="00923254"/>
     <w:rsid w:val="00930084"/>
     <w:rsid w:val="00932484"/>
     <w:rsid w:val="00937A58"/>
     <w:rsid w:val="00945DA6"/>
     <w:rsid w:val="00947401"/>
     <w:rsid w:val="00962168"/>
-    <w:rsid w:val="009732F2"/>
     <w:rsid w:val="009759A2"/>
     <w:rsid w:val="009815D9"/>
     <w:rsid w:val="00983259"/>
     <w:rsid w:val="00987CBD"/>
     <w:rsid w:val="0099276B"/>
-    <w:rsid w:val="009929DE"/>
     <w:rsid w:val="009A442B"/>
     <w:rsid w:val="009B072A"/>
     <w:rsid w:val="009B0743"/>
     <w:rsid w:val="009B3A17"/>
     <w:rsid w:val="009D3F1A"/>
     <w:rsid w:val="009D5588"/>
-    <w:rsid w:val="009F2F2F"/>
     <w:rsid w:val="009F54EE"/>
     <w:rsid w:val="00A0176B"/>
     <w:rsid w:val="00A04209"/>
-    <w:rsid w:val="00A06376"/>
     <w:rsid w:val="00A22111"/>
     <w:rsid w:val="00A33E8C"/>
     <w:rsid w:val="00A3537A"/>
     <w:rsid w:val="00A509DA"/>
     <w:rsid w:val="00A84C2A"/>
     <w:rsid w:val="00A97174"/>
     <w:rsid w:val="00AA2C8E"/>
     <w:rsid w:val="00AA5BFE"/>
     <w:rsid w:val="00AA6153"/>
     <w:rsid w:val="00AA6A92"/>
-    <w:rsid w:val="00AB20F0"/>
-    <w:rsid w:val="00AC099D"/>
     <w:rsid w:val="00AC6585"/>
     <w:rsid w:val="00AD17F7"/>
     <w:rsid w:val="00AD4A54"/>
     <w:rsid w:val="00B04A68"/>
     <w:rsid w:val="00B0599A"/>
     <w:rsid w:val="00B124A5"/>
     <w:rsid w:val="00B31660"/>
-    <w:rsid w:val="00B35533"/>
     <w:rsid w:val="00B3558F"/>
     <w:rsid w:val="00B427F0"/>
     <w:rsid w:val="00B43541"/>
     <w:rsid w:val="00B7799A"/>
+    <w:rsid w:val="00B82649"/>
     <w:rsid w:val="00B85756"/>
     <w:rsid w:val="00B86069"/>
     <w:rsid w:val="00B9653B"/>
     <w:rsid w:val="00BA3D7F"/>
     <w:rsid w:val="00BA6DE8"/>
     <w:rsid w:val="00BC1ADF"/>
     <w:rsid w:val="00BC666C"/>
     <w:rsid w:val="00BD18D8"/>
-    <w:rsid w:val="00BD2B57"/>
     <w:rsid w:val="00BD4066"/>
     <w:rsid w:val="00BD4B21"/>
     <w:rsid w:val="00BD7970"/>
     <w:rsid w:val="00BE387B"/>
     <w:rsid w:val="00BE7CE9"/>
-    <w:rsid w:val="00BF02FD"/>
     <w:rsid w:val="00C0183A"/>
     <w:rsid w:val="00C038A2"/>
     <w:rsid w:val="00C242C9"/>
     <w:rsid w:val="00C4341C"/>
-    <w:rsid w:val="00C47874"/>
     <w:rsid w:val="00C47D73"/>
     <w:rsid w:val="00C51A8B"/>
     <w:rsid w:val="00C54FA2"/>
     <w:rsid w:val="00C57971"/>
     <w:rsid w:val="00C6544B"/>
-    <w:rsid w:val="00C74F24"/>
     <w:rsid w:val="00C8094D"/>
-    <w:rsid w:val="00C90713"/>
     <w:rsid w:val="00CA26E0"/>
     <w:rsid w:val="00CA342C"/>
     <w:rsid w:val="00CA3887"/>
     <w:rsid w:val="00CA51BD"/>
     <w:rsid w:val="00CB33F4"/>
     <w:rsid w:val="00CB6201"/>
     <w:rsid w:val="00CB7D69"/>
     <w:rsid w:val="00CC342B"/>
+    <w:rsid w:val="00CC4392"/>
     <w:rsid w:val="00CC5419"/>
     <w:rsid w:val="00CD76E9"/>
     <w:rsid w:val="00CE5236"/>
     <w:rsid w:val="00CE7AB9"/>
     <w:rsid w:val="00CF319D"/>
     <w:rsid w:val="00D02D89"/>
     <w:rsid w:val="00D07D66"/>
     <w:rsid w:val="00D13593"/>
     <w:rsid w:val="00D23600"/>
     <w:rsid w:val="00D23934"/>
-    <w:rsid w:val="00D24BE8"/>
     <w:rsid w:val="00D261A5"/>
     <w:rsid w:val="00D316E4"/>
     <w:rsid w:val="00D51377"/>
     <w:rsid w:val="00D51380"/>
     <w:rsid w:val="00D64A1D"/>
     <w:rsid w:val="00D651EE"/>
     <w:rsid w:val="00D80CEE"/>
     <w:rsid w:val="00D81298"/>
     <w:rsid w:val="00D84EEA"/>
     <w:rsid w:val="00DA2BDC"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA6269"/>
     <w:rsid w:val="00DD5288"/>
     <w:rsid w:val="00DD60FD"/>
     <w:rsid w:val="00E00EFB"/>
     <w:rsid w:val="00E07575"/>
     <w:rsid w:val="00E107BC"/>
-    <w:rsid w:val="00E16CB2"/>
     <w:rsid w:val="00E32400"/>
     <w:rsid w:val="00E34888"/>
-    <w:rsid w:val="00E357F2"/>
     <w:rsid w:val="00E401A1"/>
-    <w:rsid w:val="00E47232"/>
     <w:rsid w:val="00E4789F"/>
-    <w:rsid w:val="00E51D0E"/>
     <w:rsid w:val="00E60AE3"/>
-    <w:rsid w:val="00E65E69"/>
     <w:rsid w:val="00E67CBE"/>
-    <w:rsid w:val="00E82E5F"/>
+    <w:rsid w:val="00E7411C"/>
     <w:rsid w:val="00E92569"/>
     <w:rsid w:val="00E93F31"/>
     <w:rsid w:val="00E94A90"/>
     <w:rsid w:val="00E954CE"/>
     <w:rsid w:val="00E9713A"/>
     <w:rsid w:val="00E97D89"/>
     <w:rsid w:val="00EA2C24"/>
     <w:rsid w:val="00ED2BE4"/>
     <w:rsid w:val="00ED62D1"/>
-    <w:rsid w:val="00EE6547"/>
     <w:rsid w:val="00EF01C4"/>
-    <w:rsid w:val="00EF0729"/>
     <w:rsid w:val="00F01998"/>
-    <w:rsid w:val="00F23A4E"/>
     <w:rsid w:val="00F346B9"/>
     <w:rsid w:val="00F40CD2"/>
     <w:rsid w:val="00F40DD2"/>
     <w:rsid w:val="00F45356"/>
     <w:rsid w:val="00F45C9E"/>
     <w:rsid w:val="00F46D71"/>
+    <w:rsid w:val="00F60956"/>
     <w:rsid w:val="00F66033"/>
     <w:rsid w:val="00F81136"/>
     <w:rsid w:val="00F917B5"/>
     <w:rsid w:val="00F97E8B"/>
-    <w:rsid w:val="00FA6793"/>
     <w:rsid w:val="00FB73C5"/>
-    <w:rsid w:val="00FC1966"/>
     <w:rsid w:val="00FD5778"/>
     <w:rsid w:val="00FE2345"/>
     <w:rsid w:val="00FE3F71"/>
     <w:rsid w:val="00FF2713"/>
-    <w:rsid w:val="00FF531D"/>
     <w:rsid w:val="00FF6D5E"/>
+    <w:rsid w:val="00FF7DB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3DF99139"/>
-  <w15:docId w15:val="{15E04F17-D0E8-4E84-9247-C91199A1C3E7}"/>
+  <w15:docId w15:val="{7CD959B7-7697-45F0-9D51-323AC146168D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14333,51 +14627,60 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00CA342C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C6BB3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001C6BB3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
@@ -14904,67 +15207,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="34204b0f-bf57-40db-af95-6221ab280938" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D82A4BD8331D8F4A8A2EA56F99DDAF55" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="58968b8dc2a4e8cfcaca9e043de7ee11">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1" xmlns:ns3="34204b0f-bf57-40db-af95-6221ab280938" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d44d08b0b1ae6281730e559a1652a45e" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D82A4BD8331D8F4A8A2EA56F99DDAF55" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f8b6f2bff975ecee6056df6dffc9c031">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1" xmlns:ns3="34204b0f-bf57-40db-af95-6221ab280938" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e301e7ac9f953fcf5643a8803427aec6" ns2:_="" ns3:_="">
     <xsd:import namespace="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1"/>
     <xsd:import namespace="34204b0f-bf57-40db-af95-6221ab280938"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -15126,137 +15434,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0D0D3E-4961-466A-B3CC-0D251615D572}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D884821-E23C-4AFB-A798-CBEB80C2AC2A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{660AC886-3ADC-4A25-9353-D7EC053AA125}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1"/>
     <ds:schemaRef ds:uri="34204b0f-bf57-40db-af95-6221ab280938"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBEBEB82-87B9-409E-9104-94CD84EB8B95}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A88C2178-EFF4-423F-920D-77A98DE2FC37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>535</Words>
-  <Characters>3053</Characters>
+  <Words>539</Words>
+  <Characters>3078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Box Hill Institute</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3581</CharactersWithSpaces>
+  <CharactersWithSpaces>3610</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
   <dc:creator>Zelie Foley</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>2,3,4,5,6,7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>8,9,a,d,e,f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>