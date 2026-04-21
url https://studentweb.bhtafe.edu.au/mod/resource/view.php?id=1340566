--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -213,104 +213,94 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00474951">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Welcome to Box Hill Institute</w:t>
             </w:r>
             <w:r w:rsidRPr="009E2064">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA2239B" w14:textId="2FF340EA" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="00C125BC" w:rsidP="007B5EDF">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="7EA2239B" w14:textId="1041C68C" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nursing Manager </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3CE646" w14:textId="4517CD19" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="00242073" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...37 lines deleted...]
-              <w:t>Nicole Evans</w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Renuka Gunoory</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44AF694D" w14:textId="72BA314F" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21DAC815" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
@@ -353,51 +343,73 @@
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building 4 Basement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76697196" w14:textId="1D049425" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Auditorium B4.B04</w:t>
+              <w:t>Auditorium B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>4.B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5EDF" w:rsidRPr="009E2064" w14:paraId="399A3EF5" w14:textId="77777777" w:rsidTr="006A500A">
         <w:trPr>
           <w:trHeight w:val="1282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33A90753" w14:textId="6F01180B" w:rsidR="007B5EDF" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>0915-1030</w:t>
@@ -516,114 +528,94 @@
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>And much more</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="087EE237" w14:textId="609D96E2" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="00C125BC" w:rsidP="007B5EDF">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="087EE237" w14:textId="3DFB68C9" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nursing Manager </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B90371" w14:textId="75F91A62" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="00242073" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...47 lines deleted...]
-              <w:t>Nicole Evans</w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Renuka Gunoory</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77930DE3" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A4FFDA1" w14:textId="37D632E8" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
@@ -756,51 +748,73 @@
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building 4 Basement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="262A2355" w14:textId="23BC3A02" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Auditorium B4.B04</w:t>
+              <w:t>Auditorium B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>4.B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5EDF" w:rsidRPr="009E2064" w14:paraId="16F0E8DB" w14:textId="4637818D" w:rsidTr="006A500A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="5565F757" w14:textId="2537A9CA" w:rsidR="007B5EDF" w:rsidRPr="009E2064" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>1030 – 1100</w:t>
             </w:r>
           </w:p>
@@ -901,71 +915,104 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="50F3EBF0" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00892620">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Placement expectations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7914053B" w14:textId="682AE72F" w:rsidR="007B5EDF" w:rsidRPr="00865AB2" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+          <w:p w14:paraId="380CA93C" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00865AB2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Compliance documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7914053B" w14:textId="6AFCF996" w:rsidR="00751CD7" w:rsidRPr="00865AB2" w:rsidRDefault="00751CD7" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>InPlace</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Login</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2FE2CFA8" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00EC5FE5" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5FE5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1136,51 +1183,305 @@
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building 4 Basement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26D0AB58" w14:textId="11856046" w:rsidR="007B5EDF" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Auditorium B4.B04</w:t>
+              <w:t>Auditorium B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>4.B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B1217" w:rsidRPr="009E2064" w14:paraId="332A28F9" w14:textId="77777777" w:rsidTr="006A500A">
+        <w:trPr>
+          <w:trHeight w:val="1183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="539A3A45" w14:textId="692FADC4" w:rsidR="006B1217" w:rsidRDefault="006B1217" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7FFD">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="005D2491">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4148D4" w14:textId="77777777" w:rsidR="00AF7FD7" w:rsidRPr="0035414A" w:rsidRDefault="00AF7FD7" w:rsidP="00AF7FD7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB3BAA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Uniform Try</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB3BAA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>ons</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C93A045" w14:textId="77777777" w:rsidR="00AF7FD7" w:rsidRPr="00CB3BAA" w:rsidRDefault="00AF7FD7" w:rsidP="00AF7FD7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB3BAA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Nursing Kit pick up</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EBA5436" w14:textId="5ED7861F" w:rsidR="006B1217" w:rsidRDefault="006B1217" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="142AA249" w14:textId="77777777" w:rsidR="006B1217" w:rsidRDefault="00AF7FD7" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Uniform team</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25BA6705" w14:textId="77777777" w:rsidR="00AF7FD7" w:rsidRDefault="00AF7FD7" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D3D9215" w14:textId="04ECF696" w:rsidR="00AF7FD7" w:rsidRPr="00EC5FE5" w:rsidRDefault="00AF7FD7" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Nursing team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2399" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E19E9C6" w14:textId="44D7D5D0" w:rsidR="006B1217" w:rsidRPr="00FB2829" w:rsidRDefault="006F26EA" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Foyer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5EDF" w:rsidRPr="009E2064" w14:paraId="4FD8DB57" w14:textId="58BA9EDE" w:rsidTr="006A500A">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="6484FD9B" w14:textId="41A4DF32" w:rsidR="007B5EDF" w:rsidRPr="009E2064" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
@@ -1225,84 +1526,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="0A6D9979" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="009E2064" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5EDF" w:rsidRPr="009E2064" w14:paraId="0387E65A" w14:textId="29A55CDF" w:rsidTr="006A500A">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D637F68" w14:textId="5C7D59D0" w:rsidR="007B5EDF" w:rsidRPr="009E2064" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+          <w:p w14:paraId="4D637F68" w14:textId="3718178C" w:rsidR="007B5EDF" w:rsidRPr="009E2064" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="006A500A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
-            <w:r w:rsidR="006342FE">
-[...4 lines deleted...]
-              <w:t>445</w:t>
+            <w:r w:rsidR="00502FD5">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49B7141C" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00411761" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00411761">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Setting you up for success:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70C27B27" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00CB3BAA" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
@@ -1322,350 +1623,334 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB3BAA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Please ensure you attend each of these stations over the course of the afternoon:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12AE0A75" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00CB3BAA" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A578AA3" w14:textId="3E59497C" w:rsidR="007B5EDF" w:rsidRPr="00CB3BAA" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+          <w:p w14:paraId="5893BCE6" w14:textId="339671E5" w:rsidR="00E163B2" w:rsidRDefault="00E163B2" w:rsidP="007B5EDF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB3BAA">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Check In and Tech support</w:t>
-[...6 lines deleted...]
-              <w:rPr>
+              <w:t>Digital Skills</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC00A7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> short course</w:t>
+            </w:r>
+            <w:r w:rsidR="000E2088">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Help ensuring you have access to:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="504C747E" w14:textId="604D5345" w:rsidR="007B5EDF" w:rsidRPr="00932BBC" w:rsidRDefault="007B5EDF" w:rsidP="00B73A9D">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C0CB70" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRDefault="00E163B2" w:rsidP="00502FD5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB3BAA">
+            <w:r w:rsidRPr="002439BB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Studentweb</w:t>
-[...10 lines deleted...]
-              </w:numPr>
+              <w:t>Enrolment form</w:t>
+            </w:r>
+            <w:r w:rsidR="002439BB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-            </w:pPr>
-[...98 lines deleted...]
-          <w:p w14:paraId="7D1B9AB6" w14:textId="5F364291" w:rsidR="007B5EDF" w:rsidRPr="0035414A" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+              <w:t>, Annabel will come to get students complete the enrolment form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D1B9AB6" w14:textId="782F9BC0" w:rsidR="00683214" w:rsidRPr="00187850" w:rsidRDefault="00683214" w:rsidP="00187850">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="710FBB0D" w14:textId="2E3DFB6F" w:rsidR="00F269DC" w:rsidRPr="00CB3BAA" w:rsidRDefault="002F1EE7" w:rsidP="007B5EDF">
+          <w:p w14:paraId="7124FDFF" w14:textId="77777777" w:rsidR="000E2088" w:rsidRDefault="000E2088" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E3E5303" w14:textId="096ED19A" w:rsidR="000E2088" w:rsidRPr="000E2088" w:rsidRDefault="000E2088" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E2088">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Coordinator-ACFE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36ED16DA" w14:textId="40927925" w:rsidR="000E2088" w:rsidRDefault="000E2088" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Annabel Mounsey</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="710FBB0D" w14:textId="0E2164CA" w:rsidR="000E2088" w:rsidRPr="00CB3BAA" w:rsidRDefault="000E2088" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6E169D58" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building 4 Basement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47E8AD67" w14:textId="749F3605" w:rsidR="007B5EDF" w:rsidRPr="00CB3BAA" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Auditorium B4.B04</w:t>
+              <w:t>Auditorium B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>4.B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006342FE" w:rsidRPr="009E2064" w14:paraId="2A229955" w14:textId="77777777" w:rsidTr="006A500A">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27146465" w14:textId="4B466EAB" w:rsidR="006342FE" w:rsidRDefault="005A2AA3" w:rsidP="007B5EDF">
+          <w:p w14:paraId="27146465" w14:textId="6B5AEFED" w:rsidR="006342FE" w:rsidRDefault="005A2AA3" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>1445-1515</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00502FD5">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>345</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00502FD5">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="545C2BD1" w14:textId="10039394" w:rsidR="006342FE" w:rsidRPr="00411761" w:rsidRDefault="00CD59B2" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Introduction to Library Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1832,884 +2117,1275 @@
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="3B008452" w14:textId="7BD3212A" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="00B215E1" w:rsidP="007B5EDF">
             <w:pPr>
               <w:ind w:left="-3373" w:right="4563" w:hanging="3656"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009E2064">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>BHFacilitator/Staff</w:t>
+              <w:t>BHFacilitator</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E2064">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>/Staff</w:t>
             </w:r>
             <w:r w:rsidR="00EC1FF2" w:rsidRPr="009E2064">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Facilitator/S </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="1DE0FE3B" w14:textId="374F9390" w:rsidR="00B215E1" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Where</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00247759" w:rsidRPr="009E2064" w14:paraId="36B88B36" w14:textId="77777777" w:rsidTr="008165DB">
+      <w:tr w:rsidR="00AE3503" w:rsidRPr="009E2064" w14:paraId="36B88B36" w14:textId="77777777" w:rsidTr="008165DB">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63A282E0" w14:textId="79B6FFC2" w:rsidR="00247759" w:rsidRPr="009E2064" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="63A282E0" w14:textId="79B6FFC2" w:rsidR="00AE3503" w:rsidRPr="009E2064" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">0900 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>0915</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03EE527E" w14:textId="77777777" w:rsidR="00247759" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="03EE527E" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E2064">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Back</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C83A61C" w14:textId="54A44944" w:rsidR="00247759" w:rsidRPr="000E0F8F" w:rsidRDefault="00247759" w:rsidP="001E2F82">
+          <w:p w14:paraId="6C83A61C" w14:textId="54A44944" w:rsidR="00AE3503" w:rsidRPr="000E0F8F" w:rsidRDefault="00AE3503" w:rsidP="001E2F82">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2F82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Questions and answers</w:t>
             </w:r>
             <w:r w:rsidRPr="009E2064">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35FE2F93" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00C35001" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="35FE2F93" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DF92E7C" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00C35001" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="0DF92E7C" w14:textId="23ADCA76" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Priyanka Rai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EABE157" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Nicole Evans</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>Mike Davis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56F7082D" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00F67BC6" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="56F7082D" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00F67BC6" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="526B84F6" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00C35001" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="526B84F6" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Lilydale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1404B52B" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00C35001" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="1404B52B" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Sweta Chauhan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="347D5096" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00F67BC6" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="347D5096" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00F67BC6" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B2D3EB3" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00C35001" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="2B2D3EB3" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C80D6E5" w14:textId="61FAFAFC" w:rsidR="00247759" w:rsidRPr="00F4749D" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="3C80D6E5" w14:textId="73D06546" w:rsidR="00AE3503" w:rsidRPr="00F4749D" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C35001">
-[...7 lines deleted...]
-              <w:t>Priyanka Rai</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Sherry Li</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="474B7A6E" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00E52BE3" w:rsidRDefault="00247759" w:rsidP="008165DB">
+          <w:p w14:paraId="474B7A6E" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00E52BE3" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill Campus students</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="749285FF" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00FB2829" w:rsidRDefault="00247759" w:rsidP="008165DB">
+          <w:p w14:paraId="749285FF" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00FB2829" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building 4 Basement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E86B0A9" w14:textId="342B7F99" w:rsidR="00247759" w:rsidRPr="00E52BE3" w:rsidRDefault="00247759" w:rsidP="008165DB">
+          <w:p w14:paraId="4E86B0A9" w14:textId="342B7F99" w:rsidR="00AE3503" w:rsidRPr="00E52BE3" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Auditorium B4.B04</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09D748DD" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00E52BE3" w:rsidRDefault="00247759" w:rsidP="008165DB">
+          <w:p w14:paraId="09D748DD" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00E52BE3" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="314C250E" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00E52BE3" w:rsidRDefault="00247759" w:rsidP="008165DB">
+          <w:p w14:paraId="314C250E" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00E52BE3" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Lilydale campus students</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01D5D163" w14:textId="77777777" w:rsidR="00247759" w:rsidRDefault="00247759" w:rsidP="008165DB">
+          <w:p w14:paraId="01D5D163" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building L4. Floor 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E708F19" w14:textId="4546A2DD" w:rsidR="00247759" w:rsidRDefault="00247759" w:rsidP="008165DB">
+          <w:p w14:paraId="2E708F19" w14:textId="4546A2DD" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Room L4.201</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74157BD6" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00E52BE3" w:rsidRDefault="00247759" w:rsidP="008165DB">
+          <w:p w14:paraId="74157BD6" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00E52BE3" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58DD2C3A" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00DF62D7" w:rsidRDefault="00247759" w:rsidP="008165DB">
+          <w:p w14:paraId="58DD2C3A" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00DF62D7" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City campus students</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A824936" w14:textId="79E7EB9F" w:rsidR="00247759" w:rsidRPr="00DF62D7" w:rsidRDefault="00247759" w:rsidP="008165DB">
+          <w:p w14:paraId="0A824936" w14:textId="79E7EB9F" w:rsidR="00AE3503" w:rsidRPr="00DF62D7" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building C2., Floor 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E561035" w14:textId="2E2B948D" w:rsidR="00247759" w:rsidRPr="00733483" w:rsidRDefault="00247759" w:rsidP="008165DB">
+          <w:p w14:paraId="2E561035" w14:textId="4D7C6217" w:rsidR="00AE3503" w:rsidRPr="00733483" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Room C2.103</w:t>
+              <w:t>Room C2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF62D7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00247759" w:rsidRPr="009E2064" w14:paraId="514CFA61" w14:textId="77777777" w:rsidTr="0036576C">
+      <w:tr w:rsidR="00AE3503" w:rsidRPr="009E2064" w14:paraId="514CFA61" w14:textId="77777777" w:rsidTr="00AE3503">
         <w:trPr>
-          <w:trHeight w:val="797"/>
+          <w:trHeight w:val="2235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60C154CE" w14:textId="60F98466" w:rsidR="00247759" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="60C154CE" w14:textId="26244CDA" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>0915-0945</w:t>
+              <w:t>0915-09</w:t>
+            </w:r>
+            <w:r w:rsidR="001137AC">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49945A11" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00DF2F9E" w:rsidRDefault="00247759" w:rsidP="00DF2F9E">
+          <w:p w14:paraId="49945A11" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00DF2F9E" w:rsidRDefault="00AE3503" w:rsidP="00DF2F9E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F9E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>LND-Literacy, Numeracy and Digital Skills</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48268CD8" w14:textId="7C622FA9" w:rsidR="00247759" w:rsidRPr="00CF7AA6" w:rsidRDefault="00247759" w:rsidP="00CF7AA6">
+          <w:p w14:paraId="48268CD8" w14:textId="7C622FA9" w:rsidR="00AE3503" w:rsidRPr="00CF7AA6" w:rsidRDefault="00AE3503" w:rsidP="00CF7AA6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF7AA6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>An introduction to classroom support and LND services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E5458C" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00C35001" w:rsidRDefault="00247759" w:rsidP="008A3E78">
+          <w:p w14:paraId="63E5458C" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="031D4795" w14:textId="5C15C23F" w:rsidR="00247759" w:rsidRDefault="00247759" w:rsidP="008A3E78">
+          <w:p w14:paraId="031D4795" w14:textId="5C15C23F" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Pam Mahlis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1480B436" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00F67BC6" w:rsidRDefault="00247759" w:rsidP="008A3E78">
+          <w:p w14:paraId="1480B436" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00F67BC6" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="154FC259" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00C35001" w:rsidRDefault="00247759" w:rsidP="008A3E78">
+          <w:p w14:paraId="154FC259" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Lilydale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EF2AC4E" w14:textId="051B2A58" w:rsidR="00247759" w:rsidRPr="00C35001" w:rsidRDefault="00247759" w:rsidP="008A3E78">
+          <w:p w14:paraId="2EF2AC4E" w14:textId="051B2A58" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Larissa Swanton</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AD414A1" w14:textId="77777777" w:rsidR="00247759" w:rsidRPr="00F67BC6" w:rsidRDefault="00247759" w:rsidP="008A3E78">
+          <w:p w14:paraId="1AD414A1" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00F67BC6" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D36099A" w14:textId="01F4790A" w:rsidR="00247759" w:rsidRPr="00C35001" w:rsidRDefault="00247759" w:rsidP="008A3E78">
+          <w:p w14:paraId="6D36099A" w14:textId="01F4790A" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09F61AAE" w14:textId="689F48A3" w:rsidR="00247759" w:rsidRDefault="00247759" w:rsidP="008A3E78">
+          <w:p w14:paraId="192EF5ED" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Michael Gibbs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="618FDA0D" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09F61AAE" w14:textId="689F48A3" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="245AFA9C" w14:textId="5FCAA15D" w:rsidR="00247759" w:rsidRPr="00733483" w:rsidRDefault="00247759" w:rsidP="00B215E1">
+          <w:p w14:paraId="245AFA9C" w14:textId="5FCAA15D" w:rsidR="00AE3503" w:rsidRPr="00733483" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3503" w:rsidRPr="009E2064" w14:paraId="54CFDB90" w14:textId="77777777" w:rsidTr="0036576C">
+        <w:trPr>
+          <w:trHeight w:val="1607"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDBE423" w14:textId="5D491A9F" w:rsidR="00AE3503" w:rsidRDefault="001137AC" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>0930-0945</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D25ADF0" w14:textId="77777777" w:rsidR="002E30E4" w:rsidRDefault="002E30E4" w:rsidP="002E30E4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Student Life</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01CBC106" w14:textId="698EA83A" w:rsidR="00AE3503" w:rsidRPr="00DF2F9E" w:rsidRDefault="002E30E4" w:rsidP="002E30E4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E2F82">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>An introduction to student services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="675DCE3A" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EF9F815" w14:textId="77777777" w:rsidR="001137AC" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3224B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Box Hill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26AF04E3" w14:textId="77777777" w:rsidR="001137AC" w:rsidRPr="00F3224B" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Caitlin and Eliza</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235B4857" w14:textId="77777777" w:rsidR="001137AC" w:rsidRPr="00DE286A" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FF2FD34" w14:textId="77777777" w:rsidR="001137AC" w:rsidRPr="00F3224B" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3224B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lilydale </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E8BEA9" w14:textId="77777777" w:rsidR="001137AC" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3224B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Brad</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26E71C28" w14:textId="77777777" w:rsidR="001137AC" w:rsidRPr="00DE286A" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B2FFE4E" w14:textId="77777777" w:rsidR="001137AC" w:rsidRPr="00E61D73" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61D73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14BD6DF3" w14:textId="4B3BACA9" w:rsidR="00AE3503" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Bella</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="422FC5D0" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DC4A1CB" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B7FAB6F" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00B8C066" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB9CBE5" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00733483" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C36307" w:rsidRPr="009E2064" w14:paraId="2F466207" w14:textId="77777777" w:rsidTr="0036576C">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C899D54" w14:textId="27E7949E" w:rsidR="00C36307" w:rsidRDefault="00C36307" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
@@ -3161,84 +3837,91 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00D4382B" w:rsidRPr="009420A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Building C1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F34BD" w:rsidRPr="009E2064" w14:paraId="0A3F7F00" w14:textId="77777777" w:rsidTr="004F34BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="112E2E90" w14:textId="08086E4A" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
+          <w:p w14:paraId="112E2E90" w14:textId="0DBBAE6C" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00157EC7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 1</w:t>
             </w:r>
             <w:r w:rsidR="00157EC7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>045</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="006071E0">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="33BCFD31" w14:textId="77777777" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E2064">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>MORNING TEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3257,223 +3940,246 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="5618A359" w14:textId="77777777" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F34BD" w:rsidRPr="009E2064" w14:paraId="492D690E" w14:textId="77777777" w:rsidTr="004F34BD">
         <w:trPr>
           <w:trHeight w:val="1183"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40F7EB88" w14:textId="1ACB4C82" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="002F1EE7" w:rsidP="00B215E1">
+          <w:p w14:paraId="40F7EB88" w14:textId="57C7D1DC" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="002F1EE7" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>1045</w:t>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="006071E0">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="00A92670">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
             <w:r w:rsidR="00333B13">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>115</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006071E0">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="021393A8" w14:textId="033D2A76" w:rsidR="00B215E1" w:rsidRPr="00F44225" w:rsidRDefault="00900060" w:rsidP="00F44225">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="7502C19D" w14:textId="77777777" w:rsidR="007947EE" w:rsidRDefault="007947EE" w:rsidP="007947EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Elsevier and Osmosis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05CA94CE" w14:textId="77777777" w:rsidR="007947EE" w:rsidRPr="00B1201D" w:rsidRDefault="007947EE" w:rsidP="007947EE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00B1201D">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Log in support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BB648C" w14:textId="77777777" w:rsidR="007947EE" w:rsidRPr="00B1201D" w:rsidRDefault="007947EE" w:rsidP="007947EE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B1201D">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Tour of resources</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="021393A8" w14:textId="08CD0B21" w:rsidR="00B215E1" w:rsidRPr="00F44225" w:rsidRDefault="00B215E1" w:rsidP="00F44225">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="276A7B08" w14:textId="77777777" w:rsidR="000104B9" w:rsidRPr="00C35001" w:rsidRDefault="000104B9" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AFE9B01" w14:textId="77777777" w:rsidR="000104B9" w:rsidRPr="00C35001" w:rsidRDefault="000104B9" w:rsidP="000104B9">
+          <w:p w14:paraId="3AFE9B01" w14:textId="1F5BA485" w:rsidR="000104B9" w:rsidRPr="00C35001" w:rsidRDefault="00BD6FD4" w:rsidP="000104B9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Priyanka Rai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="548D3893" w14:textId="77777777" w:rsidR="000104B9" w:rsidRDefault="000104B9" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Nicole Evans</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>Mike Davis</w:t>
-            </w:r>
-[...44 lines deleted...]
-              <w:t>Kim C</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48C0369E" w14:textId="77777777" w:rsidR="000104B9" w:rsidRPr="00F67BC6" w:rsidRDefault="000104B9" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10FC35BA" w14:textId="77777777" w:rsidR="000104B9" w:rsidRPr="00C35001" w:rsidRDefault="000104B9" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -3506,270 +4212,498 @@
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Sweta Chauhan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1151D2B8" w14:textId="77777777" w:rsidR="000104B9" w:rsidRPr="00F67BC6" w:rsidRDefault="000104B9" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B0D8A67" w14:textId="77777777" w:rsidR="000104B9" w:rsidRPr="00C35001" w:rsidRDefault="000104B9" w:rsidP="000104B9">
+          <w:p w14:paraId="5A4C2FFA" w14:textId="77777777" w:rsidR="00B215E1" w:rsidRDefault="000104B9" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C1FBFE" w14:textId="218355AE" w:rsidR="00B215E1" w:rsidRPr="00DD7F1B" w:rsidRDefault="000104B9" w:rsidP="000104B9">
-[...19 lines deleted...]
-              <w:t>Priyanka Rai</w:t>
+          <w:p w14:paraId="24C1FBFE" w14:textId="5201BF4D" w:rsidR="00BB0D9D" w:rsidRPr="00BB0D9D" w:rsidRDefault="00BB0D9D" w:rsidP="000104B9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0D9D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Sherry Li</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE401FE" w14:textId="7E7FB049" w:rsidR="00B215E1" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
+          <w:p w14:paraId="391EA436" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00E52BE3" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E52BE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Box Hill Campus students</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678E7EB6" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00FB2829" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Building 4 Basement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="609FF6D0" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00E52BE3" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Auditorium B4.B04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73CC7C93" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00F67BC6" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06D40CA4" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00E52BE3" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E52BE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Lilydale campus students</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF59F29" w14:textId="77777777" w:rsidR="004D287E" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E52BE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Building L4. Floor 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE7A87B" w14:textId="77777777" w:rsidR="004D287E" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E52BE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Room L4.201</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E37668D" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00F67BC6" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E661054" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00DF62D7" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF62D7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>City campus students</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C8D4FF0" w14:textId="77777777" w:rsidR="004D287E" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF62D7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Building C2., Floor 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE401FE" w14:textId="178FF620" w:rsidR="00B215E1" w:rsidRDefault="004D287E" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF62D7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Room C2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF62D7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00513618" w:rsidRPr="009E2064" w14:paraId="58AD3CA7" w14:textId="77777777" w:rsidTr="007423E3">
+      <w:tr w:rsidR="00513618" w:rsidRPr="009E2064" w14:paraId="58AD3CA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E241A9F" w14:textId="31C5F66C" w:rsidR="00513618" w:rsidRDefault="00513618" w:rsidP="00513618">
+          <w:p w14:paraId="6E241A9F" w14:textId="2D98FFE5" w:rsidR="00513618" w:rsidRDefault="00513618" w:rsidP="00513618">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>1145-1215</w:t>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="004D287E">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>-12</w:t>
+            </w:r>
+            <w:r w:rsidR="009E787B">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7160C7A0" w14:textId="77777777" w:rsidR="00513618" w:rsidRDefault="00513618" w:rsidP="00513618">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="7AAAE257" w14:textId="11000B63" w:rsidR="00513618" w:rsidRPr="007947EE" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-AU"/>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Campus Tour</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="62D0747F" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="00C35001" w:rsidRDefault="00513618" w:rsidP="00513618">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="721224EB" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="00C35001" w:rsidRDefault="00513618" w:rsidP="00513618">
-[...22 lines deleted...]
-          <w:p w14:paraId="3D1F4415" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="00C35001" w:rsidRDefault="00513618" w:rsidP="00513618">
+          <w:p w14:paraId="1BB95134" w14:textId="77777777" w:rsidR="00BB0D9D" w:rsidRDefault="00BB0D9D" w:rsidP="00513618">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Priyanka Rai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1F4415" w14:textId="5FCB77A1" w:rsidR="00513618" w:rsidRPr="00C35001" w:rsidRDefault="00513618" w:rsidP="00513618">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Mike Davis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7383A514" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="00DE286A" w:rsidRDefault="00513618" w:rsidP="00513618">
             <w:pPr>
               <w:keepNext/>
@@ -3845,349 +4779,131 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AFA689A" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="00C35001" w:rsidRDefault="00513618" w:rsidP="00513618">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08BA2F33" w14:textId="338BAD78" w:rsidR="00513618" w:rsidRDefault="00513618" w:rsidP="00513618">
+          <w:p w14:paraId="08BA2F33" w14:textId="1E1B8C05" w:rsidR="00513618" w:rsidRDefault="00BB0D9D" w:rsidP="00513618">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C35001">
-[...7 lines deleted...]
-              <w:t>Priyanka Rai</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Sherry Li</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="108AA00D" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="00E52BE3" w:rsidRDefault="00513618" w:rsidP="00513618">
+          <w:p w14:paraId="69B17A49" w14:textId="695691A7" w:rsidR="00513618" w:rsidRPr="00513618" w:rsidRDefault="00513618" w:rsidP="00513618">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...236 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00513618" w:rsidRPr="009E2064" w14:paraId="1D256ADB" w14:textId="77777777" w:rsidTr="004F34BD">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="08FCAF5C" w14:textId="244E5A33" w:rsidR="00513618" w:rsidRPr="009E2064" w:rsidRDefault="00513618" w:rsidP="00513618">
+          <w:p w14:paraId="08FCAF5C" w14:textId="14294783" w:rsidR="00513618" w:rsidRPr="009E2064" w:rsidRDefault="00513618" w:rsidP="00513618">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>1215-13</w:t>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="009E787B">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>-13</w:t>
             </w:r>
             <w:r w:rsidRPr="009E2064">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="60E003FB" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="009E2064" w:rsidRDefault="00513618" w:rsidP="00513618">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E2064">
               <w:rPr>
@@ -4205,314 +4921,272 @@
           </w:tcPr>
           <w:p w14:paraId="0D05B0CB" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="009E2064" w:rsidRDefault="00513618" w:rsidP="00513618">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="2E5C11D9" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="009E2064" w:rsidRDefault="00513618" w:rsidP="00513618">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B1201D" w:rsidRPr="009E2064" w14:paraId="70C8D58A" w14:textId="77777777" w:rsidTr="00ED5B42">
+      <w:tr w:rsidR="00B1201D" w:rsidRPr="009E2064" w14:paraId="70C8D58A" w14:textId="77777777" w:rsidTr="00D4411F">
         <w:trPr>
-          <w:trHeight w:val="430"/>
+          <w:trHeight w:val="1604"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8B6F74" w14:textId="6EB34841" w:rsidR="00B1201D" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="3F8B6F74" w14:textId="388AB20C" w:rsidR="00B1201D" w:rsidRDefault="00B1201D" w:rsidP="00513618">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>1300-1400</w:t>
+              <w:t>1300-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A3324E">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C564F66" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="0B70CA62" w14:textId="57922279" w:rsidR="00A3324E" w:rsidRDefault="00A3324E" w:rsidP="00513618">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Digital Skills Session</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C564F66" w14:textId="6249D744" w:rsidR="00B1201D" w:rsidRDefault="00B1201D" w:rsidP="00513618">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390972">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Outlook, Teams, Studentweb</w:t>
+              <w:t>Outlook, Teams, Student</w:t>
+            </w:r>
+            <w:r w:rsidR="000B73D5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390972">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>web</w:t>
+            </w:r>
+            <w:r w:rsidR="00E163B2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>, Timetable</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="633F7FD8" w14:textId="2DF0A367" w:rsidR="007732B7" w:rsidRPr="007732B7" w:rsidRDefault="007732B7" w:rsidP="00513618">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007732B7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>A look at the daily software you will use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED9BFC7" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRPr="00C35001" w:rsidRDefault="00B1201D" w:rsidP="00513618">
-[...181 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3D1DC5A7" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRDefault="00F542E3" w:rsidP="00513618">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Anna</w:t>
+            </w:r>
+            <w:r w:rsidR="00D4411F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>bel Mounsey</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E659E3B" w14:textId="6AEE11FF" w:rsidR="00696321" w:rsidRDefault="00696321" w:rsidP="00513618">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>MS Teams</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16185EFB" w14:textId="63FBF253" w:rsidR="00D4411F" w:rsidRPr="009E2064" w:rsidRDefault="00D4411F" w:rsidP="00513618">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20156FF2" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRPr="00E52BE3" w:rsidRDefault="00B1201D" w:rsidP="00513618">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="29BE87F6" w14:textId="7D089EB1" w:rsidR="00696321" w:rsidRDefault="00696321" w:rsidP="00D4411F">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>MS TEAMs:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79FFF6A5" w14:textId="77777777" w:rsidR="00696321" w:rsidRDefault="00696321" w:rsidP="00D4411F">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20156FF2" w14:textId="2A3E0E7D" w:rsidR="00B1201D" w:rsidRPr="00E52BE3" w:rsidRDefault="00B1201D" w:rsidP="00D4411F">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill Campus students</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71746609" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRPr="00FB2829" w:rsidRDefault="00B1201D" w:rsidP="00513618">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -4707,420 +5381,233 @@
               </w:rPr>
               <w:t>Building C2., Floor 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40009109" w14:textId="5C3F86DB" w:rsidR="00B1201D" w:rsidRPr="009E2064" w:rsidRDefault="00B1201D" w:rsidP="00513618">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Room C2.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B1201D" w:rsidRPr="009E2064" w14:paraId="73A20BC0" w14:textId="77777777" w:rsidTr="00ED5B42">
+      <w:tr w:rsidR="00D4411F" w:rsidRPr="009E2064" w14:paraId="73A20BC0" w14:textId="77777777" w:rsidTr="001137AC">
         <w:trPr>
-          <w:trHeight w:val="845"/>
+          <w:trHeight w:val="1918"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F810FCD" w14:textId="5D2E8877" w:rsidR="00B1201D" w:rsidRPr="009E2064" w:rsidRDefault="00B1201D" w:rsidP="00513618">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3F810FCD" w14:textId="3727F26B" w:rsidR="00D4411F" w:rsidRPr="009E2064" w:rsidRDefault="00D4411F" w:rsidP="00513618">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A901425" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRDefault="00B1201D" w:rsidP="00513618">
-[...18 lines deleted...]
-          <w:p w14:paraId="498E3242" w14:textId="3461AE9A" w:rsidR="00B1201D" w:rsidRPr="002829A1" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="498E3242" w14:textId="488BD2EF" w:rsidR="00D4411F" w:rsidRPr="002829A1" w:rsidRDefault="00D4411F" w:rsidP="00513618">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E2F82">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="216AC49E" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRDefault="00B1201D" w:rsidP="00513618">
-[...142 lines deleted...]
-          <w:p w14:paraId="6F2AE258" w14:textId="0A734218" w:rsidR="00B1201D" w:rsidRPr="00F3224B" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="6F2AE258" w14:textId="379775B8" w:rsidR="00D4411F" w:rsidRPr="00F3224B" w:rsidRDefault="00D4411F" w:rsidP="00513618">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6384AB07" w14:textId="483E7BE0" w:rsidR="00B1201D" w:rsidRPr="00CB3BAA" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="6384AB07" w14:textId="483E7BE0" w:rsidR="00D4411F" w:rsidRPr="00CB3BAA" w:rsidRDefault="00D4411F" w:rsidP="00513618">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="264F3B45" w14:textId="77777777" w:rsidR="00BF7CD8" w:rsidRPr="009E2064" w:rsidRDefault="00BF7CD8" w:rsidP="009E2064"/>
     <w:sectPr w:rsidR="00BF7CD8" w:rsidRPr="009E2064" w:rsidSect="00474951">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="737" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3521501F" w14:textId="77777777" w:rsidR="005F69B9" w:rsidRDefault="005F69B9" w:rsidP="00C80C67">
+    <w:p w14:paraId="035E8EA5" w14:textId="77777777" w:rsidR="00F53CFD" w:rsidRDefault="00F53CFD" w:rsidP="00C80C67">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04A97639" w14:textId="77777777" w:rsidR="005F69B9" w:rsidRDefault="005F69B9" w:rsidP="00C80C67">
+    <w:p w14:paraId="6E7DB471" w14:textId="77777777" w:rsidR="00F53CFD" w:rsidRDefault="00F53CFD" w:rsidP="00C80C67">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DD038B7" w14:textId="700C256B" w:rsidR="004D50E8" w:rsidRDefault="004D50E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D047FD8" wp14:editId="5E132B1A">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D047FD8" wp14:editId="5E132B1A">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Text Box 5" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -5151,97 +5638,97 @@
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1D047FD8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251664896;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAelgNXBQIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkXVEYcYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0o2U66bqeiF/mZpPjx+LS47RrDjsqHGmzBZ5MpZ8pKKGu7L/iv5/WX&#10;G84CClsKA1YV/KQCv11+/rRoXa7mUIEplWeUxIa8dQWvEF2eZUFWqhFhAk5ZcmrwjUD69fus9KKl&#10;7I3J5tPpddaCL50HqUIg633v5MuUX2sl8VHroJCZglNvmE6fzl08s+VC5HsvXFXLoQ3xji4aUVsq&#10;ek51L1Cwg6//SdXU0kMAjRMJTQZa11KlGWia2fTNNNtKOJVmIXKCO9MUPi6tfDhu3ZNn2H2HjhYY&#10;CWldyAMZ4zyd9k38UqeM/ETh6Uyb6pBJMl5dfb25/saZJNeAKUt2uex8wB8KGhZBwT1tJZEljpuA&#10;fegYEmtZWNfGpM0Y+5eBckZLdukwIux2HavLgs/H7ndQnmgoD/2+g5PrmkpvRMAn4WnBNAeJFh/p&#10;0AbagsOAOKvA//6fPcYT7+TlrCXBFNySojkzPy3tI2prBH4EuxHYQ3MHpMAZPQYnE6QLHs0ItYfm&#10;hZS8ijXIJaykSgXHEd5hL1p6CVKtVimIFOQEbuzWyZg6MhVpfO5ehHcD10hLeoBRSCJ/Q3kfG28G&#10;tzogEZ/2EVntORzIJvWljQ4vJcr79X+Kurzn5R8AAAD//wMAUEsDBBQABgAIAAAAIQCEsNMo1gAA&#10;AAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLBmHsZWm0zSJCzcGQtota7ym&#10;InGqJOvat8c7wdH+f33+XG+n4MWIKfeRNCwXCgRSG21PnYavz7enNYhcDFnjI6GGGTNsm/u72lQ2&#10;XukDx0PpBEMoV0aDK2WopMytw2DyIg5InJ1jCqbwmDppk7kyPHj5rNRKBtMTX3BmwL3D9udwCRpe&#10;pu+IQ8Y9Hs9jm1w/r/37rPXjw7R7BVFwKn9luOmzOjTsdIoXsll4DfxIuW0FZ6vNBsSJuUqBbGr5&#10;3735BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB6WA1cFAgAAFwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAISw0yjWAAAAAwEAAA8AAAAAAAAA&#10;AAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251658247;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAelgNXBQIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkXVEYcYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0o2U66bqeiF/mZpPjx+LS47RrDjsqHGmzBZ5MpZ8pKKGu7L/iv5/WX&#10;G84CClsKA1YV/KQCv11+/rRoXa7mUIEplWeUxIa8dQWvEF2eZUFWqhFhAk5ZcmrwjUD69fus9KKl&#10;7I3J5tPpddaCL50HqUIg633v5MuUX2sl8VHroJCZglNvmE6fzl08s+VC5HsvXFXLoQ3xji4aUVsq&#10;ek51L1Cwg6//SdXU0kMAjRMJTQZa11KlGWia2fTNNNtKOJVmIXKCO9MUPi6tfDhu3ZNn2H2HjhYY&#10;CWldyAMZ4zyd9k38UqeM/ETh6Uyb6pBJMl5dfb25/saZJNeAKUt2uex8wB8KGhZBwT1tJZEljpuA&#10;fegYEmtZWNfGpM0Y+5eBckZLdukwIux2HavLgs/H7ndQnmgoD/2+g5PrmkpvRMAn4WnBNAeJFh/p&#10;0AbagsOAOKvA//6fPcYT7+TlrCXBFNySojkzPy3tI2prBH4EuxHYQ3MHpMAZPQYnE6QLHs0ItYfm&#10;hZS8ijXIJaykSgXHEd5hL1p6CVKtVimIFOQEbuzWyZg6MhVpfO5ehHcD10hLeoBRSCJ/Q3kfG28G&#10;tzogEZ/2EVntORzIJvWljQ4vJcr79X+Kurzn5R8AAAD//wMAUEsDBBQABgAIAAAAIQCEsNMo1gAA&#10;AAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLBmHsZWm0zSJCzcGQtota7ym&#10;InGqJOvat8c7wdH+f33+XG+n4MWIKfeRNCwXCgRSG21PnYavz7enNYhcDFnjI6GGGTNsm/u72lQ2&#10;XukDx0PpBEMoV0aDK2WopMytw2DyIg5InJ1jCqbwmDppk7kyPHj5rNRKBtMTX3BmwL3D9udwCRpe&#10;pu+IQ8Y9Hs9jm1w/r/37rPXjw7R7BVFwKn9luOmzOjTsdIoXsll4DfxIuW0FZ6vNBsSJuUqBbGr5&#10;3735BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB6WA1cFAgAAFwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAISw0yjWAAAAAwEAAA8AAAAAAAAA&#10;AAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="663F9595" w14:textId="305A64A0" w:rsidR="004D50E8" w:rsidRPr="004D50E8" w:rsidRDefault="004D50E8">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004D50E8">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E9BEE51" w14:textId="068F19F8" w:rsidR="004D50E8" w:rsidRDefault="004D50E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AE3F92A" wp14:editId="10C2F169">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AE3F92A" wp14:editId="10C2F169">
               <wp:simplePos x="361950" y="7115175"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Text Box 6" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -5272,97 +5759,97 @@
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3AE3F92A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251667968;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7Y/YmBQIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5y0XVEYcYqsRYYB&#10;QVsgHXpWZCk2IIkCpcTOfv0oxU62bqdhF/mZpPjx+DS/761hB4WhBVfx2WTKmXIS6tbtKv79dfXp&#10;jrMQhauFAacqflSB3y8+fph3vlRX0ICpFTJK4kLZ+Yo3MfqyKIJslBVhAl45cmpAKyL94q6oUXSU&#10;3Zriajq9LTrA2iNIFQJZH09Ovsj5tVYyPmsdVGSm4tRbzCfmc5vOYjEX5Q6Fb1o5tCH+oQsrWkdF&#10;z6keRRRsj+0fqWwrEQLoOJFgC9C6lSrPQNPMpu+m2TTCqzwLkRP8mabw/9LKp8PGvyCL/RfoaYGJ&#10;kM6HMpAxzdNrtOlLnTLyE4XHM22qj0yS8ebm+u72M2eSXAOmLMXlsscQvyqwLIGKI20lkyUO6xBP&#10;oWNIquVg1RqTN2PcbwbKmSzFpcOEYr/tWVtX/Hrsfgv1kYZCOO07eLlqqfRahPgikBZMc5Bo4zMd&#10;2kBXcRgQZw3gj7/ZUzzxTl7OOhJMxR0pmjPzzdE+krZGgCPYjsDt7QOQAmf0GLzMkC5gNCPUCPaN&#10;lLxMNcglnKRKFY8jfIgn0dJLkGq5zEGkIC/i2m28TKkTU4nG1/5NoB+4jrSkJxiFJMp3lJ9i083g&#10;l/tIxOd9JFZPHA5kk/ryRoeXkuT963+OurznxU8AAAD//wMAUEsDBBQABgAIAAAAIQCEsNMo1gAA&#10;AAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLBmHsZWm0zSJCzcGQtota7ym&#10;InGqJOvat8c7wdH+f33+XG+n4MWIKfeRNCwXCgRSG21PnYavz7enNYhcDFnjI6GGGTNsm/u72lQ2&#10;XukDx0PpBEMoV0aDK2WopMytw2DyIg5InJ1jCqbwmDppk7kyPHj5rNRKBtMTX3BmwL3D9udwCRpe&#10;pu+IQ8Y9Hs9jm1w/r/37rPXjw7R7BVFwKn9luOmzOjTsdIoXsll4DfxIuW0FZ6vNBsSJuUqBbGr5&#10;3735BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADtj9iYFAgAAFwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAISw0yjWAAAAAwEAAA8AAAAAAAAA&#10;AAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251658248;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7Y/YmBQIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5y0XVEYcYqsRYYB&#10;QVsgHXpWZCk2IIkCpcTOfv0oxU62bqdhF/mZpPjx+DS/761hB4WhBVfx2WTKmXIS6tbtKv79dfXp&#10;jrMQhauFAacqflSB3y8+fph3vlRX0ICpFTJK4kLZ+Yo3MfqyKIJslBVhAl45cmpAKyL94q6oUXSU&#10;3Zriajq9LTrA2iNIFQJZH09Ovsj5tVYyPmsdVGSm4tRbzCfmc5vOYjEX5Q6Fb1o5tCH+oQsrWkdF&#10;z6keRRRsj+0fqWwrEQLoOJFgC9C6lSrPQNPMpu+m2TTCqzwLkRP8mabw/9LKp8PGvyCL/RfoaYGJ&#10;kM6HMpAxzdNrtOlLnTLyE4XHM22qj0yS8ebm+u72M2eSXAOmLMXlsscQvyqwLIGKI20lkyUO6xBP&#10;oWNIquVg1RqTN2PcbwbKmSzFpcOEYr/tWVtX/Hrsfgv1kYZCOO07eLlqqfRahPgikBZMc5Bo4zMd&#10;2kBXcRgQZw3gj7/ZUzzxTl7OOhJMxR0pmjPzzdE+krZGgCPYjsDt7QOQAmf0GLzMkC5gNCPUCPaN&#10;lLxMNcglnKRKFY8jfIgn0dJLkGq5zEGkIC/i2m28TKkTU4nG1/5NoB+4jrSkJxiFJMp3lJ9i083g&#10;l/tIxOd9JFZPHA5kk/ryRoeXkuT963+OurznxU8AAAD//wMAUEsDBBQABgAIAAAAIQCEsNMo1gAA&#10;AAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLBmHsZWm0zSJCzcGQtota7ym&#10;InGqJOvat8c7wdH+f33+XG+n4MWIKfeRNCwXCgRSG21PnYavz7enNYhcDFnjI6GGGTNsm/u72lQ2&#10;XukDx0PpBEMoV0aDK2WopMytw2DyIg5InJ1jCqbwmDppk7kyPHj5rNRKBtMTX3BmwL3D9udwCRpe&#10;pu+IQ8Y9Hs9jm1w/r/37rPXjw7R7BVFwKn9luOmzOjTsdIoXsll4DfxIuW0FZ6vNBsSJuUqBbGr5&#10;3735BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADtj9iYFAgAAFwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAISw0yjWAAAAAwEAAA8AAAAAAAAA&#10;AAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="7AB49A4B" w14:textId="7D901E5C" w:rsidR="004D50E8" w:rsidRPr="004D50E8" w:rsidRDefault="004D50E8">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004D50E8">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A41C0A3" w14:textId="48268107" w:rsidR="004D50E8" w:rsidRDefault="004D50E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0830C3E9" wp14:editId="11585D53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0830C3E9" wp14:editId="11585D53">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Text Box 4" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -5393,116 +5880,116 @@
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0830C3E9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251661824;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkW7vZBQIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0bVEYcYqsRYYB&#10;QVsgHXpWZCk2IIkCpcTOfv0oxU62bqdhF/mZpPjx+DS/761hB4WhBVfx2WTKmXIS6tbtKv79dfXp&#10;jrMQhauFAacqflSB3y8+fph3vlRX0ICpFTJK4kLZ+Yo3MfqyKIJslBVhAl45cmpAKyL94q6oUXSU&#10;3Zriajq9LTrA2iNIFQJZH09Ovsj5tVYyPmsdVGSm4tRbzCfmc5vOYjEX5Q6Fb1o5tCH+oQsrWkdF&#10;z6keRRRsj+0fqWwrEQLoOJFgC9C6lSrPQNPMpu+m2TTCqzwLkRP8mabw/9LKp8PGvyCL/RfoaYGJ&#10;kM6HMpAxzdNrtOlLnTLyE4XHM22qj0yS8fr6893tDWeSXAOmLMXlsscQvyqwLIGKI20lkyUO6xBP&#10;oWNIquVg1RqTN2PcbwbKmSzFpcOEYr/tWVtX/Gbsfgv1kYZCOO07eLlqqfRahPgikBZMc5Bo4zMd&#10;2kBXcRgQZw3gj7/ZUzzxTl7OOhJMxR0pmjPzzdE+krZGgCPYjsDt7QOQAmf0GLzMkC5gNCPUCPaN&#10;lLxMNcglnKRKFY8jfIgn0dJLkGq5zEGkIC/i2m28TKkTU4nG1/5NoB+4jrSkJxiFJMp3lJ9i083g&#10;l/tIxOd9JFZPHA5kk/ryRoeXkuT963+OurznxU8AAAD//wMAUEsDBBQABgAIAAAAIQCEsNMo1gAA&#10;AAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLBmHsZWm0zSJCzcGQtota7ym&#10;InGqJOvat8c7wdH+f33+XG+n4MWIKfeRNCwXCgRSG21PnYavz7enNYhcDFnjI6GGGTNsm/u72lQ2&#10;XukDx0PpBEMoV0aDK2WopMytw2DyIg5InJ1jCqbwmDppk7kyPHj5rNRKBtMTX3BmwL3D9udwCRpe&#10;pu+IQ8Y9Hs9jm1w/r/37rPXjw7R7BVFwKn9luOmzOjTsdIoXsll4DfxIuW0FZ6vNBsSJuUqBbGr5&#10;3735BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKRbu9kFAgAAFwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAISw0yjWAAAAAwEAAA8AAAAAAAAA&#10;AAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251658246;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkW7vZBQIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0bVEYcYqsRYYB&#10;QVsgHXpWZCk2IIkCpcTOfv0oxU62bqdhF/mZpPjx+DS/761hB4WhBVfx2WTKmXIS6tbtKv79dfXp&#10;jrMQhauFAacqflSB3y8+fph3vlRX0ICpFTJK4kLZ+Yo3MfqyKIJslBVhAl45cmpAKyL94q6oUXSU&#10;3Zriajq9LTrA2iNIFQJZH09Ovsj5tVYyPmsdVGSm4tRbzCfmc5vOYjEX5Q6Fb1o5tCH+oQsrWkdF&#10;z6keRRRsj+0fqWwrEQLoOJFgC9C6lSrPQNPMpu+m2TTCqzwLkRP8mabw/9LKp8PGvyCL/RfoaYGJ&#10;kM6HMpAxzdNrtOlLnTLyE4XHM22qj0yS8fr6893tDWeSXAOmLMXlsscQvyqwLIGKI20lkyUO6xBP&#10;oWNIquVg1RqTN2PcbwbKmSzFpcOEYr/tWVtX/Gbsfgv1kYZCOO07eLlqqfRahPgikBZMc5Bo4zMd&#10;2kBXcRgQZw3gj7/ZUzzxTl7OOhJMxR0pmjPzzdE+krZGgCPYjsDt7QOQAmf0GLzMkC5gNCPUCPaN&#10;lLxMNcglnKRKFY8jfIgn0dJLkGq5zEGkIC/i2m28TKkTU4nG1/5NoB+4jrSkJxiFJMp3lJ9i083g&#10;l/tIxOd9JFZPHA5kk/ryRoeXkuT963+OurznxU8AAAD//wMAUEsDBBQABgAIAAAAIQCEsNMo1gAA&#10;AAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLBmHsZWm0zSJCzcGQtota7ym&#10;InGqJOvat8c7wdH+f33+XG+n4MWIKfeRNCwXCgRSG21PnYavz7enNYhcDFnjI6GGGTNsm/u72lQ2&#10;XukDx0PpBEMoV0aDK2WopMytw2DyIg5InJ1jCqbwmDppk7kyPHj5rNRKBtMTX3BmwL3D9udwCRpe&#10;pu+IQ8Y9Hs9jm1w/r/37rPXjw7R7BVFwKn9luOmzOjTsdIoXsll4DfxIuW0FZ6vNBsSJuUqBbGr5&#10;3735BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKRbu9kFAgAAFwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAISw0yjWAAAAAwEAAA8AAAAAAAAA&#10;AAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="50A1CDEF" w14:textId="6A66235C" w:rsidR="004D50E8" w:rsidRPr="004D50E8" w:rsidRDefault="004D50E8">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004D50E8">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AA56EEF" w14:textId="77777777" w:rsidR="005F69B9" w:rsidRDefault="005F69B9" w:rsidP="00C80C67">
+    <w:p w14:paraId="70E79A7A" w14:textId="77777777" w:rsidR="00F53CFD" w:rsidRDefault="00F53CFD" w:rsidP="00C80C67">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="645794DE" w14:textId="77777777" w:rsidR="005F69B9" w:rsidRDefault="005F69B9" w:rsidP="00C80C67">
+    <w:p w14:paraId="1E14CDEA" w14:textId="77777777" w:rsidR="00F53CFD" w:rsidRDefault="00F53CFD" w:rsidP="00C80C67">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5848A0BA" w14:textId="51010EB5" w:rsidR="00C80C67" w:rsidRDefault="004D50E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="309E1883" wp14:editId="00042F6F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="309E1883" wp14:editId="00042F6F">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="2" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -5533,126 +6020,126 @@
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="309E1883" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251658752;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuL83GAAIAABAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0XVEYcYqsRYYB&#10;QVsgHXpWZCk2IIkCpcTOfv0oxU66bqdhF/mZpPjx+DS/661hB4WhBVfx2WTKmXIS6tbtKv7jZfXp&#10;lrMQhauFAacqflSB3y0+fph3vlRX0ICpFTJK4kLZ+Yo3MfqyKIJslBVhAl45cmpAKyL94q6oUXSU&#10;3Zriajq9KTrA2iNIFQJZH05Ovsj5tVYyPmkdVGSm4tRbzCfmc5vOYjEX5Q6Fb1o5tCH+oQsrWkdF&#10;z6keRBRsj+0fqWwrEQLoOJFgC9C6lSrPQNPMpu+m2TTCqzwLkRP8mabw/9LKx8PGPyOL/VfoaYGJ&#10;kM6HMpAxzdNrtOlLnTLyE4XHM22qj0yS8fr68+3NF84kuQZMWYrLZY8hflNgWQIVR9pKJksc1iGe&#10;QseQVMvBqjUmb8a43wyUM1mKS4cJxX7bD21voT7SNAinRQcvVy3VXIsQnwXSZmkAUmt8okMb6CoO&#10;A+KsAfz5N3uKJ8LJy1lHSqm4IylzZr47WkQS1QhwBNsRuL29B5LejF6BlxnSBYxmhBrBvpKEl6kG&#10;uYSTVKnicYT38aRWegJSLZc5iKTjRVy7jZcpdaIo8ffSvwr0A8mRtvMIo4JE+Y7rU2y6GfxyH4nx&#10;vIhE54nDgWWSXV7l8ESSrt/+56jLQ178AgAA//8DAFBLAwQUAAYACAAAACEAhLDTKNYAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwZh7GVptM0iQs3BkLaLWu8piJxqiTr&#10;2rfHO8HR/n99/lxvp+DFiCn3kTQsFwoEUhttT52Gr8+3pzWIXAxZ4yOhhhkzbJv7u9pUNl7pA8dD&#10;6QRDKFdGgytlqKTMrcNg8iIOSJydYwqm8Jg6aZO5Mjx4+azUSgbTE19wZsC9w/bncAkaXqbviEPG&#10;PR7PY5tcP6/9+6z148O0ewVRcCp/Zbjpszo07HSKF7JZeA38SLltBWerzQbEiblKgWxq+d+9+QUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuL83GAAIAABAEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCEsNMo1gAAAAMBAAAPAAAAAAAAAAAAAAAA&#10;AFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251658245;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuL83GAAIAABAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0XVEYcYqsRYYB&#10;QVsgHXpWZCk2IIkCpcTOfv0oxU66bqdhF/mZpPjx+DS/661hB4WhBVfx2WTKmXIS6tbtKv7jZfXp&#10;lrMQhauFAacqflSB3y0+fph3vlRX0ICpFTJK4kLZ+Yo3MfqyKIJslBVhAl45cmpAKyL94q6oUXSU&#10;3Zriajq9KTrA2iNIFQJZH05Ovsj5tVYyPmkdVGSm4tRbzCfmc5vOYjEX5Q6Fb1o5tCH+oQsrWkdF&#10;z6keRBRsj+0fqWwrEQLoOJFgC9C6lSrPQNPMpu+m2TTCqzwLkRP8mabw/9LKx8PGPyOL/VfoaYGJ&#10;kM6HMpAxzdNrtOlLnTLyE4XHM22qj0yS8fr68+3NF84kuQZMWYrLZY8hflNgWQIVR9pKJksc1iGe&#10;QseQVMvBqjUmb8a43wyUM1mKS4cJxX7bD21voT7SNAinRQcvVy3VXIsQnwXSZmkAUmt8okMb6CoO&#10;A+KsAfz5N3uKJ8LJy1lHSqm4IylzZr47WkQS1QhwBNsRuL29B5LejF6BlxnSBYxmhBrBvpKEl6kG&#10;uYSTVKnicYT38aRWegJSLZc5iKTjRVy7jZcpdaIo8ffSvwr0A8mRtvMIo4JE+Y7rU2y6GfxyH4nx&#10;vIhE54nDgWWSXV7l8ESSrt/+56jLQ178AgAA//8DAFBLAwQUAAYACAAAACEAhLDTKNYAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwZh7GVptM0iQs3BkLaLWu8piJxqiTr&#10;2rfHO8HR/n99/lxvp+DFiCn3kTQsFwoEUhttT52Gr8+3pzWIXAxZ4yOhhhkzbJv7u9pUNl7pA8dD&#10;6QRDKFdGgytlqKTMrcNg8iIOSJydYwqm8Jg6aZO5Mjx4+azUSgbTE19wZsC9w/bncAkaXqbviEPG&#10;PR7PY5tcP6/9+6z148O0ewVRcCp/Zbjpszo07HSKF7JZeA38SLltBWerzQbEiblKgWxq+d+9+QUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuL83GAAIAABAEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCEsNMo1gAAAAMBAAAPAAAAAAAAAAAAAAAA&#10;AFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="483391B3" w14:textId="7D694EB3" w:rsidR="004D50E8" w:rsidRPr="004D50E8" w:rsidRDefault="004D50E8">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004D50E8">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r w:rsidR="00F53CFD">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:pict w14:anchorId="1CF3D2E0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" alt="/Volumes/infostore/Visual Design Team/MARKETING JOBS 2017 M0874-M1411/M1238 BHIG Corporate Letterhead A4 cobranded for print and Word template/links/M1238_BHI_CAE A4 LH_2017_RGB_V1.jpg" style="position:absolute;margin-left:0;margin-top:0;width:595pt;height:842pt;z-index:-251658240;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+        <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" alt="/Volumes/infostore/Visual Design Team/MARKETING JOBS 2017 M0874-M1411/M1238 BHIG Corporate Letterhead A4 cobranded for print and Word template/links/M1238_BHI_CAE A4 LH_2017_RGB_V1.jpg" style="position:absolute;margin-left:0;margin-top:0;width:595pt;height:842pt;z-index:-251658237;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="M1238_BHI_CAE A4 LH_2017_RGB_V1"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="566BE152" w14:textId="6635D4F4" w:rsidR="00C80C67" w:rsidRDefault="00A2205F" w:rsidP="00A2205F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00B7653D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F416839" wp14:editId="580A7070">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F416839" wp14:editId="580A7070">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7564755</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-146685</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2076450" cy="695960"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="214" name="Picture 214" descr="C:\Users\nicole.evans\OneDrive - Box Hill Institute\Desktop\Box Hill\Logos\box-hill-institute-logo-large.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\nicole.evans\OneDrive - Box Hill Institute\Desktop\Box Hill\Logos\box-hill-institute-logo-large.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -5678,51 +6165,51 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4938FE1A" wp14:editId="738CE78F">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4938FE1A" wp14:editId="738CE78F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>39370</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-258445</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7610475" cy="838200"/>
               <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7610475" cy="838200"/>
                       </a:xfrm>
@@ -5747,285 +6234,385 @@
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="69E942A6" w14:textId="42023E0E" w:rsidR="009A7425" w:rsidRPr="00B7653D" w:rsidRDefault="009A7425" w:rsidP="00581825">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B7653D">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
                             <w:t>Welcome to the BHI Nursing Orientation Program</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="7AB3AA24" w14:textId="3CE285FE" w:rsidR="009E2064" w:rsidRDefault="00C9479A" w:rsidP="009E2064">
+                        <w:p w14:paraId="7AB3AA24" w14:textId="145EE009" w:rsidR="009E2064" w:rsidRDefault="00C9479A" w:rsidP="009E2064">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Wednesday </w:t>
                           </w:r>
+                          <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidR="00FC3116">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
-                            <w:t>28</w:t>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B51CA0">
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidR="00FC3116" w:rsidRPr="00FC3116">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                               <w:vertAlign w:val="superscript"/>
                             </w:rPr>
                             <w:t>th</w:t>
                           </w:r>
+                          <w:proofErr w:type="gramEnd"/>
                           <w:r w:rsidR="00FC3116">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> January and Thursday </w:t>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B51CA0">
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t>April</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00FC3116">
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> and Thursday </w:t>
                           </w:r>
                           <w:r w:rsidR="00C57839">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
-                            <w:t>29</w:t>
+                            <w:t>2</w:t>
                           </w:r>
-                          <w:r w:rsidR="00C57839" w:rsidRPr="00C57839">
+                          <w:r w:rsidR="00B51CA0">
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B51CA0">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                               <w:vertAlign w:val="superscript"/>
                             </w:rPr>
-                            <w:t>th</w:t>
+                            <w:t>rd</w:t>
                           </w:r>
                           <w:r w:rsidR="00C57839">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> January 2026</w:t>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B51CA0">
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t>April</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00C57839">
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 2026</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="6613FFB6" w14:textId="77777777" w:rsidR="00C9479A" w:rsidRPr="009E2064" w:rsidRDefault="00C9479A" w:rsidP="009E2064">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4938FE1A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:3.1pt;margin-top:-20.35pt;width:599.25pt;height:66pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+h+bGDwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lu2m2vQ3TgyCK1CF5eLS67VvDjgq9Blvy6STnTFkJlbb7kn//tn2z&#10;5MwHYSthwKqSn5Tnt+vXr1adK9QMGjCVQkYg1hedK3kTgiuyzMtGtcJPwClLzhqwFYFM3GcVio7Q&#10;W5PN8vwq6wArhyCV93R7Pzj5OuHXtZLhS117FZgpOdUW0o5p38U9W69EsUfhGi3HMsQ/VNEKbSnp&#10;GepeBMEOqP+CarVE8FCHiYQ2g7rWUqUeqJtp/kc3j41wKvVC5Hh3psn/P1j5+fjoviIL/TvoaYCp&#10;Ce8eQP7wzMKmEXav7hCha5SoKPE0UpZ1zhfj00i1L3wE2XWfoKIhi0OABNTX2EZWqE9G6DSA05l0&#10;1Qcm6fL6aprPrxecSfIt3y5pqimFKJ5fO/Thg4KWxUPJkYaa0MXxwYdYjSieQ2IyD0ZXW21MMnC/&#10;2xhkR0EC2KY1ov8WZizrSn6zmC0SsoX4Pmmj1YEEanRLxeVxDZKJbLy3VQoJQpvhTJUYO9ITGRm4&#10;Cf2uZ7oauYts7aA6EV8Igx7p/9ChAfzFWUdaLLn/eRCoODMfLXF+M53Po3iTMV9cz8jAS8/u0iOs&#10;JKiSB86G4yYkwUc6LNzRbGqdaHupZCyZNJbYHP9DFPGlnaJefu36CQAA//8DAFBLAwQUAAYACAAA&#10;ACEA2J2kFN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrNISEpnEq&#10;QAJxbekHbOJtEjVeR7HbpH+Pe4LbrGY087bYzqYXFxpdZ1nBahmBIK6t7rhRcPj5XLyCcB5ZY2+Z&#10;FFzJwba8vysw13biHV32vhGhhF2OClrvh1xKV7dk0C3tQBy8ox0N+nCOjdQjTqHc9DKOolQa7Dgs&#10;tDjQR0v1aX82Co7f09PLeqq+/CHbJek7dlllr0o9PsxvGxCeZv8Xhht+QIcyMFX2zNqJXkEah6CC&#10;RRJlIG5+HCVBVQrWq2eQZSH/f1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD6H5sYP&#10;AgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANid&#10;pBTeAAAACQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:3.1pt;margin-top:-20.35pt;width:599.25pt;height:66pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+h+bGDwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lu2m2vQ3TgyCK1CF5eLS67VvDjgq9Blvy6STnTFkJlbb7kn//tn2z&#10;5MwHYSthwKqSn5Tnt+vXr1adK9QMGjCVQkYg1hedK3kTgiuyzMtGtcJPwClLzhqwFYFM3GcVio7Q&#10;W5PN8vwq6wArhyCV93R7Pzj5OuHXtZLhS117FZgpOdUW0o5p38U9W69EsUfhGi3HMsQ/VNEKbSnp&#10;GepeBMEOqP+CarVE8FCHiYQ2g7rWUqUeqJtp/kc3j41wKvVC5Hh3psn/P1j5+fjoviIL/TvoaYCp&#10;Ce8eQP7wzMKmEXav7hCha5SoKPE0UpZ1zhfj00i1L3wE2XWfoKIhi0OABNTX2EZWqE9G6DSA05l0&#10;1Qcm6fL6aprPrxecSfIt3y5pqimFKJ5fO/Thg4KWxUPJkYaa0MXxwYdYjSieQ2IyD0ZXW21MMnC/&#10;2xhkR0EC2KY1ov8WZizrSn6zmC0SsoX4Pmmj1YEEanRLxeVxDZKJbLy3VQoJQpvhTJUYO9ITGRm4&#10;Cf2uZ7oauYts7aA6EV8Igx7p/9ChAfzFWUdaLLn/eRCoODMfLXF+M53Po3iTMV9cz8jAS8/u0iOs&#10;JKiSB86G4yYkwUc6LNzRbGqdaHupZCyZNJbYHP9DFPGlnaJefu36CQAA//8DAFBLAwQUAAYACAAA&#10;ACEA2J2kFN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrNISEpnEq&#10;QAJxbekHbOJtEjVeR7HbpH+Pe4LbrGY087bYzqYXFxpdZ1nBahmBIK6t7rhRcPj5XLyCcB5ZY2+Z&#10;FFzJwba8vysw13biHV32vhGhhF2OClrvh1xKV7dk0C3tQBy8ox0N+nCOjdQjTqHc9DKOolQa7Dgs&#10;tDjQR0v1aX82Co7f09PLeqq+/CHbJek7dlllr0o9PsxvGxCeZv8Xhht+QIcyMFX2zNqJXkEah6CC&#10;RRJlIG5+HCVBVQrWq2eQZSH/f1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD6H5sYP&#10;AgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANid&#10;pBTeAAAACQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="6B136A03" w14:textId="77777777" w:rsidR="007E2CF4" w:rsidRDefault="007E2CF4" w:rsidP="00581825">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="69E942A6" w14:textId="42023E0E" w:rsidR="009A7425" w:rsidRPr="00B7653D" w:rsidRDefault="009A7425" w:rsidP="00581825">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B7653D">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                       <w:t>Welcome to the BHI Nursing Orientation Program</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="7AB3AA24" w14:textId="3CE285FE" w:rsidR="009E2064" w:rsidRDefault="00C9479A" w:rsidP="009E2064">
+                  <w:p w14:paraId="7AB3AA24" w14:textId="145EE009" w:rsidR="009E2064" w:rsidRDefault="00C9479A" w:rsidP="009E2064">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Wednesday </w:t>
                     </w:r>
+                    <w:proofErr w:type="gramStart"/>
                     <w:r w:rsidR="00FC3116">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
-                      <w:t>28</w:t>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B51CA0">
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidR="00FC3116" w:rsidRPr="00FC3116">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                         <w:vertAlign w:val="superscript"/>
                       </w:rPr>
                       <w:t>th</w:t>
                     </w:r>
+                    <w:proofErr w:type="gramEnd"/>
                     <w:r w:rsidR="00FC3116">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> January and Thursday </w:t>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B51CA0">
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t>April</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00FC3116">
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> and Thursday </w:t>
                     </w:r>
                     <w:r w:rsidR="00C57839">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
-                      <w:t>29</w:t>
+                      <w:t>2</w:t>
                     </w:r>
-                    <w:r w:rsidR="00C57839" w:rsidRPr="00C57839">
+                    <w:r w:rsidR="00B51CA0">
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t>3</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B51CA0">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                         <w:vertAlign w:val="superscript"/>
                       </w:rPr>
-                      <w:t>th</w:t>
+                      <w:t>rd</w:t>
                     </w:r>
                     <w:r w:rsidR="00C57839">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> January 2026</w:t>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B51CA0">
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t>April</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00C57839">
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 2026</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="6613FFB6" w14:textId="77777777" w:rsidR="00C9479A" w:rsidRPr="009E2064" w:rsidRDefault="00C9479A" w:rsidP="009E2064">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E40870B" w14:textId="4E74C14A" w:rsidR="00C80C67" w:rsidRDefault="004D50E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70280E18" wp14:editId="1CE9223A">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70280E18" wp14:editId="1CE9223A">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="1" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -6056,104 +6643,104 @@
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="70280E18" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251655680;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBrk6oBAIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0XVEYcYqsRYYB&#10;QVsgHXpWZCk2IIkCpcTOfv0oxU66bqdhF/mZpPjx+DS/661hB4WhBVfx2WTKmXIS6tbtKv7jZfXp&#10;lrMQhauFAacqflSB3y0+fph3vlRX0ICpFTJK4kLZ+Yo3MfqyKIJslBVhAl45cmpAKyL94q6oUXSU&#10;3Zriajq9KTrA2iNIFQJZH05Ovsj5tVYyPmkdVGSm4tRbzCfmc5vOYjEX5Q6Fb1o5tCH+oQsrWkdF&#10;z6keRBRsj+0fqWwrEQLoOJFgC9C6lSrPQNPMpu+m2TTCqzwLkRP8mabw/9LKx8PGPyOL/VfoaYGJ&#10;kM6HMpAxzdNrtOlLnTLyE4XHM22qj0yS8fr68+3NF84kuQZMWYrLZY8hflNgWQIVR9pKJksc1iGe&#10;QseQVMvBqjUmb8a43wyUM1mKS4cJxX7bs7am4mP3W6iPNBTCad/By1VLpdcixGeBtGCag0Qbn+jQ&#10;BrqKw4A4awB//s2e4ol38nLWkWAq7kjRnJnvjvaRtDUCHMF2BG5v74EUOKPH4GWGdAGjGaFGsK+k&#10;5GWqQS7hJFWqeBzhfTyJll6CVMtlDiIFeRHXbuNlSp2YSjS+9K8C/cB1pCU9wigkUb6j/BSbbga/&#10;3EciPu8jsXricCCb1Jc3OryUJO+3/znq8p4XvwAAAP//AwBQSwMEFAAGAAgAAAAhAISw0yjWAAAA&#10;AwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sGYexlabTNIkLNwZC2i1rvKYi&#10;caok69q3xzvB0f5/ff5cb6fgxYgp95E0LBcKBFIbbU+dhq/Pt6c1iFwMWeMjoYYZM2yb+7vaVDZe&#10;6QPHQ+kEQyhXRoMrZaikzK3DYPIiDkicnWMKpvCYOmmTuTI8ePms1EoG0xNfcGbAvcP253AJGl6m&#10;74hDxj0ez2ObXD+v/fus9ePDtHsFUXAqf2W46bM6NOx0iheyWXgN/Ei5bQVnq80GxIm5SoFsavnf&#10;vfkFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAga5OqAQCAAAXBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhLDTKNYAAAADAQAADwAAAAAAAAAA&#10;AAAAAABeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:.05pt;width:34.95pt;height:34.95pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBrk6oBAIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0XVEYcYqsRYYB&#10;QVsgHXpWZCk2IIkCpcTOfv0oxU66bqdhF/mZpPjx+DS/661hB4WhBVfx2WTKmXIS6tbtKv7jZfXp&#10;lrMQhauFAacqflSB3y0+fph3vlRX0ICpFTJK4kLZ+Yo3MfqyKIJslBVhAl45cmpAKyL94q6oUXSU&#10;3Zriajq9KTrA2iNIFQJZH05Ovsj5tVYyPmkdVGSm4tRbzCfmc5vOYjEX5Q6Fb1o5tCH+oQsrWkdF&#10;z6keRBRsj+0fqWwrEQLoOJFgC9C6lSrPQNPMpu+m2TTCqzwLkRP8mabw/9LKx8PGPyOL/VfoaYGJ&#10;kM6HMpAxzdNrtOlLnTLyE4XHM22qj0yS8fr68+3NF84kuQZMWYrLZY8hflNgWQIVR9pKJksc1iGe&#10;QseQVMvBqjUmb8a43wyUM1mKS4cJxX7bs7am4mP3W6iPNBTCad/By1VLpdcixGeBtGCag0Qbn+jQ&#10;BrqKw4A4awB//s2e4ol38nLWkWAq7kjRnJnvjvaRtDUCHMF2BG5v74EUOKPH4GWGdAGjGaFGsK+k&#10;5GWqQS7hJFWqeBzhfTyJll6CVMtlDiIFeRHXbuNlSp2YSjS+9K8C/cB1pCU9wigkUb6j/BSbbga/&#10;3EciPu8jsXricCCb1Jc3OryUJO+3/znq8p4XvwAAAP//AwBQSwMEFAAGAAgAAAAhAISw0yjWAAAA&#10;AwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sGYexlabTNIkLNwZC2i1rvKYi&#10;caok69q3xzvB0f5/ff5cb6fgxYgp95E0LBcKBFIbbU+dhq/Pt6c1iFwMWeMjoYYZM2yb+7vaVDZe&#10;6QPHQ+kEQyhXRoMrZaikzK3DYPIiDkicnWMKpvCYOmmTuTI8ePms1EoG0xNfcGbAvcP253AJGl6m&#10;74hDxj0ez2ObXD+v/fus9ePDtHsFUXAqf2W46bM6NOx0iheyWXgN/Ei5bQVnq80GxIm5SoFsavnf&#10;vfkFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAga5OqAQCAAAXBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhLDTKNYAAAADAQAADwAAAAAAAAAA&#10;AAAAAABeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="5DA97919" w14:textId="4997909E" w:rsidR="004D50E8" w:rsidRPr="004D50E8" w:rsidRDefault="004D50E8">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004D50E8">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r w:rsidR="00F53CFD">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:pict w14:anchorId="6B5D144A">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark3" o:spid="_x0000_s1025" type="#_x0000_t75" alt="/Volumes/infostore/Visual Design Team/MARKETING JOBS 2017 M0874-M1411/M1238 BHIG Corporate Letterhead A4 cobranded for print and Word template/links/M1238_BHI_CAE A4 LH_2017_RGB_V1.jpg" style="position:absolute;margin-left:0;margin-top:0;width:595pt;height:842pt;z-index:-251658239;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+        <v:shape id="WordPictureWatermark3" o:spid="_x0000_s1025" type="#_x0000_t75" alt="/Volumes/infostore/Visual Design Team/MARKETING JOBS 2017 M0874-M1411/M1238 BHIG Corporate Letterhead A4 cobranded for print and Word template/links/M1238_BHI_CAE A4 LH_2017_RGB_V1.jpg" style="position:absolute;margin-left:0;margin-top:0;width:595pt;height:842pt;z-index:-251658236;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="M1238_BHI_CAE A4 LH_2017_RGB_V1"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AB62C74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EE203AC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -6776,50 +7363,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C9029D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5DC6360"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49BC646D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="122C74C0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6888,51 +7588,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="592E038C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18642758"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0AE66DDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -7003,51 +7703,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B76143E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86561CBC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7116,51 +7816,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D777274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="174615BE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7229,51 +7929,140 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CEB433C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A0609D0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E561C41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E1EEE76"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7342,389 +8131,593 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79E52267"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5CA2064"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1638799420">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2001493364">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="230505376">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="246697625">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1787969346">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1267930355">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="224488114">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1781414455">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="473916113">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1985159759">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1723556261">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1683360591">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1991395660">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="375476039">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00320A68"/>
     <w:rsid w:val="000104B9"/>
     <w:rsid w:val="000251A3"/>
     <w:rsid w:val="00030410"/>
     <w:rsid w:val="00033A00"/>
     <w:rsid w:val="00036507"/>
+    <w:rsid w:val="00040D19"/>
     <w:rsid w:val="000418E6"/>
+    <w:rsid w:val="00074AD8"/>
     <w:rsid w:val="000948BB"/>
     <w:rsid w:val="00097047"/>
     <w:rsid w:val="000A2976"/>
+    <w:rsid w:val="000B73D5"/>
     <w:rsid w:val="000D3A19"/>
     <w:rsid w:val="000E0F8F"/>
+    <w:rsid w:val="000E2088"/>
     <w:rsid w:val="001066A4"/>
     <w:rsid w:val="0011175D"/>
+    <w:rsid w:val="001137AC"/>
     <w:rsid w:val="0015339C"/>
     <w:rsid w:val="00157EC7"/>
+    <w:rsid w:val="00166CBF"/>
+    <w:rsid w:val="00182F40"/>
+    <w:rsid w:val="00187850"/>
     <w:rsid w:val="00190616"/>
+    <w:rsid w:val="0019657C"/>
+    <w:rsid w:val="00196EB0"/>
     <w:rsid w:val="001A7176"/>
     <w:rsid w:val="001C3FF6"/>
+    <w:rsid w:val="001D138A"/>
     <w:rsid w:val="001D3B98"/>
     <w:rsid w:val="001E1079"/>
     <w:rsid w:val="001E2F82"/>
     <w:rsid w:val="002037CA"/>
+    <w:rsid w:val="00211E0A"/>
     <w:rsid w:val="0021534D"/>
     <w:rsid w:val="002163B0"/>
+    <w:rsid w:val="00242073"/>
+    <w:rsid w:val="002439BB"/>
     <w:rsid w:val="00247759"/>
+    <w:rsid w:val="0026784D"/>
     <w:rsid w:val="00267DD0"/>
     <w:rsid w:val="0027503F"/>
     <w:rsid w:val="00280E61"/>
     <w:rsid w:val="002829A1"/>
     <w:rsid w:val="00284F8A"/>
     <w:rsid w:val="0028687B"/>
     <w:rsid w:val="00286F97"/>
     <w:rsid w:val="0028715B"/>
     <w:rsid w:val="0029279D"/>
     <w:rsid w:val="002B1F6E"/>
     <w:rsid w:val="002E030B"/>
+    <w:rsid w:val="002E30E4"/>
     <w:rsid w:val="002E5207"/>
+    <w:rsid w:val="002E614D"/>
     <w:rsid w:val="002E7843"/>
     <w:rsid w:val="002F1EE7"/>
     <w:rsid w:val="002F56F6"/>
     <w:rsid w:val="00320A68"/>
     <w:rsid w:val="00333B13"/>
     <w:rsid w:val="00335377"/>
+    <w:rsid w:val="003513DD"/>
     <w:rsid w:val="0035414A"/>
+    <w:rsid w:val="00363AAA"/>
     <w:rsid w:val="0036576C"/>
     <w:rsid w:val="00390972"/>
+    <w:rsid w:val="00391F15"/>
     <w:rsid w:val="00396017"/>
     <w:rsid w:val="003C0CC7"/>
     <w:rsid w:val="003D3997"/>
+    <w:rsid w:val="003E2CC4"/>
     <w:rsid w:val="00411761"/>
+    <w:rsid w:val="00433F99"/>
     <w:rsid w:val="00442E68"/>
     <w:rsid w:val="00474951"/>
     <w:rsid w:val="00477A4E"/>
+    <w:rsid w:val="004A7584"/>
+    <w:rsid w:val="004B3672"/>
     <w:rsid w:val="004C28E1"/>
+    <w:rsid w:val="004D287E"/>
     <w:rsid w:val="004D50E8"/>
     <w:rsid w:val="004D692E"/>
     <w:rsid w:val="004F34BD"/>
+    <w:rsid w:val="00501AC7"/>
+    <w:rsid w:val="00502FD5"/>
+    <w:rsid w:val="00503B86"/>
     <w:rsid w:val="00513618"/>
     <w:rsid w:val="0051598A"/>
+    <w:rsid w:val="00532903"/>
+    <w:rsid w:val="0054738D"/>
     <w:rsid w:val="005527CE"/>
     <w:rsid w:val="00575224"/>
     <w:rsid w:val="00581825"/>
     <w:rsid w:val="00594F17"/>
     <w:rsid w:val="005A2AA3"/>
     <w:rsid w:val="005B1623"/>
     <w:rsid w:val="005B454E"/>
     <w:rsid w:val="005C5583"/>
+    <w:rsid w:val="005D2491"/>
     <w:rsid w:val="005D6DC1"/>
     <w:rsid w:val="005E0A66"/>
+    <w:rsid w:val="005F333D"/>
     <w:rsid w:val="005F69B9"/>
     <w:rsid w:val="00603992"/>
+    <w:rsid w:val="006071E0"/>
     <w:rsid w:val="006251CF"/>
+    <w:rsid w:val="006251EC"/>
     <w:rsid w:val="006273F2"/>
     <w:rsid w:val="006342FE"/>
+    <w:rsid w:val="0068143B"/>
+    <w:rsid w:val="00683214"/>
+    <w:rsid w:val="00696321"/>
     <w:rsid w:val="006A500A"/>
     <w:rsid w:val="006A6BEC"/>
     <w:rsid w:val="006B0EAE"/>
+    <w:rsid w:val="006B1217"/>
     <w:rsid w:val="006B2C4D"/>
     <w:rsid w:val="006C7071"/>
     <w:rsid w:val="006D11C0"/>
+    <w:rsid w:val="006E561F"/>
+    <w:rsid w:val="006F26EA"/>
     <w:rsid w:val="00700AD6"/>
     <w:rsid w:val="00704420"/>
     <w:rsid w:val="007061BD"/>
     <w:rsid w:val="00733483"/>
+    <w:rsid w:val="00751CD7"/>
     <w:rsid w:val="007732B7"/>
+    <w:rsid w:val="00780315"/>
     <w:rsid w:val="00781030"/>
+    <w:rsid w:val="007947EE"/>
     <w:rsid w:val="007B219B"/>
     <w:rsid w:val="007B5EDF"/>
+    <w:rsid w:val="007B5F09"/>
     <w:rsid w:val="007B77D6"/>
     <w:rsid w:val="007C2666"/>
+    <w:rsid w:val="007C4784"/>
     <w:rsid w:val="007D69A0"/>
     <w:rsid w:val="007E2CF4"/>
     <w:rsid w:val="008165DB"/>
     <w:rsid w:val="00824BF0"/>
     <w:rsid w:val="00831B0F"/>
     <w:rsid w:val="008337D5"/>
     <w:rsid w:val="00843AF6"/>
     <w:rsid w:val="00845D1F"/>
     <w:rsid w:val="008553AD"/>
     <w:rsid w:val="00865AB2"/>
     <w:rsid w:val="00881598"/>
     <w:rsid w:val="008905B9"/>
     <w:rsid w:val="00892620"/>
     <w:rsid w:val="00893CD4"/>
     <w:rsid w:val="008A3E78"/>
     <w:rsid w:val="008B14A2"/>
     <w:rsid w:val="008C2853"/>
     <w:rsid w:val="008C29A2"/>
     <w:rsid w:val="00900060"/>
     <w:rsid w:val="00911F86"/>
+    <w:rsid w:val="00915675"/>
     <w:rsid w:val="009204E6"/>
     <w:rsid w:val="00922B38"/>
     <w:rsid w:val="0092493C"/>
     <w:rsid w:val="00926AA8"/>
     <w:rsid w:val="00931ED4"/>
     <w:rsid w:val="00932BBC"/>
     <w:rsid w:val="009420A8"/>
+    <w:rsid w:val="00942154"/>
     <w:rsid w:val="0094615D"/>
     <w:rsid w:val="009725EC"/>
+    <w:rsid w:val="00974E5D"/>
+    <w:rsid w:val="009A0B50"/>
     <w:rsid w:val="009A7425"/>
     <w:rsid w:val="009B0344"/>
     <w:rsid w:val="009B6D4E"/>
     <w:rsid w:val="009C7770"/>
     <w:rsid w:val="009C78FE"/>
+    <w:rsid w:val="009D1C97"/>
+    <w:rsid w:val="009D44C1"/>
     <w:rsid w:val="009D685A"/>
     <w:rsid w:val="009E2064"/>
+    <w:rsid w:val="009E787B"/>
+    <w:rsid w:val="009F51A3"/>
     <w:rsid w:val="00A0089F"/>
     <w:rsid w:val="00A02BF7"/>
     <w:rsid w:val="00A05ACF"/>
     <w:rsid w:val="00A11F56"/>
     <w:rsid w:val="00A2205F"/>
+    <w:rsid w:val="00A3306D"/>
+    <w:rsid w:val="00A3324E"/>
     <w:rsid w:val="00A33E98"/>
     <w:rsid w:val="00A45B4B"/>
     <w:rsid w:val="00A532E2"/>
     <w:rsid w:val="00A6530C"/>
     <w:rsid w:val="00A726E8"/>
     <w:rsid w:val="00A770DE"/>
     <w:rsid w:val="00A77AF6"/>
     <w:rsid w:val="00A77D0B"/>
     <w:rsid w:val="00A80577"/>
     <w:rsid w:val="00A83B16"/>
     <w:rsid w:val="00A92670"/>
+    <w:rsid w:val="00AA3D1D"/>
+    <w:rsid w:val="00AB78F6"/>
     <w:rsid w:val="00AC339F"/>
     <w:rsid w:val="00AD6485"/>
+    <w:rsid w:val="00AE3503"/>
+    <w:rsid w:val="00AE68BC"/>
     <w:rsid w:val="00AF2765"/>
+    <w:rsid w:val="00AF7FD7"/>
     <w:rsid w:val="00B0745E"/>
     <w:rsid w:val="00B106CF"/>
     <w:rsid w:val="00B1201D"/>
     <w:rsid w:val="00B1403E"/>
     <w:rsid w:val="00B215E1"/>
     <w:rsid w:val="00B2671B"/>
+    <w:rsid w:val="00B51CA0"/>
     <w:rsid w:val="00B600BC"/>
     <w:rsid w:val="00B633F4"/>
     <w:rsid w:val="00B71B6D"/>
     <w:rsid w:val="00B73A9D"/>
     <w:rsid w:val="00B7653D"/>
     <w:rsid w:val="00B83921"/>
     <w:rsid w:val="00B83EE1"/>
     <w:rsid w:val="00B848AA"/>
     <w:rsid w:val="00B93015"/>
     <w:rsid w:val="00B93DF5"/>
     <w:rsid w:val="00BA4ECF"/>
+    <w:rsid w:val="00BB0D9D"/>
+    <w:rsid w:val="00BC5E19"/>
     <w:rsid w:val="00BD063F"/>
+    <w:rsid w:val="00BD3837"/>
     <w:rsid w:val="00BD4AFE"/>
+    <w:rsid w:val="00BD6FD4"/>
     <w:rsid w:val="00BE2D66"/>
     <w:rsid w:val="00BF2096"/>
     <w:rsid w:val="00BF7CD8"/>
     <w:rsid w:val="00C125BC"/>
     <w:rsid w:val="00C127DD"/>
+    <w:rsid w:val="00C17CF8"/>
+    <w:rsid w:val="00C31F4F"/>
     <w:rsid w:val="00C33403"/>
     <w:rsid w:val="00C35001"/>
     <w:rsid w:val="00C36307"/>
+    <w:rsid w:val="00C434BB"/>
     <w:rsid w:val="00C4773F"/>
+    <w:rsid w:val="00C512D4"/>
     <w:rsid w:val="00C53293"/>
     <w:rsid w:val="00C5377E"/>
     <w:rsid w:val="00C57839"/>
     <w:rsid w:val="00C72874"/>
     <w:rsid w:val="00C73913"/>
     <w:rsid w:val="00C80C67"/>
     <w:rsid w:val="00C9479A"/>
     <w:rsid w:val="00C97AD4"/>
     <w:rsid w:val="00CB3BAA"/>
+    <w:rsid w:val="00CC0113"/>
     <w:rsid w:val="00CC642B"/>
     <w:rsid w:val="00CD59B2"/>
     <w:rsid w:val="00CF7AA6"/>
     <w:rsid w:val="00D15721"/>
     <w:rsid w:val="00D34AFD"/>
     <w:rsid w:val="00D4382B"/>
+    <w:rsid w:val="00D4411F"/>
     <w:rsid w:val="00D461F5"/>
     <w:rsid w:val="00D705F2"/>
     <w:rsid w:val="00D717B0"/>
     <w:rsid w:val="00D81216"/>
     <w:rsid w:val="00D906F8"/>
     <w:rsid w:val="00DA7B50"/>
     <w:rsid w:val="00DB2B02"/>
     <w:rsid w:val="00DC22AF"/>
     <w:rsid w:val="00DD7F1B"/>
     <w:rsid w:val="00DE083B"/>
     <w:rsid w:val="00DE286A"/>
     <w:rsid w:val="00DF2F9E"/>
     <w:rsid w:val="00DF5781"/>
     <w:rsid w:val="00DF62D7"/>
     <w:rsid w:val="00E054E7"/>
     <w:rsid w:val="00E1294E"/>
+    <w:rsid w:val="00E163B2"/>
     <w:rsid w:val="00E33837"/>
     <w:rsid w:val="00E33D7B"/>
     <w:rsid w:val="00E52BE3"/>
     <w:rsid w:val="00E5652F"/>
     <w:rsid w:val="00E61D73"/>
     <w:rsid w:val="00E632E0"/>
     <w:rsid w:val="00E7228E"/>
     <w:rsid w:val="00E755F8"/>
+    <w:rsid w:val="00E82511"/>
     <w:rsid w:val="00E906E0"/>
     <w:rsid w:val="00E91A21"/>
     <w:rsid w:val="00E91B77"/>
+    <w:rsid w:val="00EA71E0"/>
     <w:rsid w:val="00EB1473"/>
     <w:rsid w:val="00EC1FF2"/>
     <w:rsid w:val="00EC4A56"/>
     <w:rsid w:val="00EC5FE5"/>
     <w:rsid w:val="00EC699F"/>
     <w:rsid w:val="00ED5B42"/>
     <w:rsid w:val="00EE3FB4"/>
     <w:rsid w:val="00EE7306"/>
+    <w:rsid w:val="00F02E68"/>
     <w:rsid w:val="00F06036"/>
     <w:rsid w:val="00F119EF"/>
+    <w:rsid w:val="00F12F90"/>
     <w:rsid w:val="00F15E8C"/>
     <w:rsid w:val="00F269DC"/>
     <w:rsid w:val="00F3224B"/>
     <w:rsid w:val="00F34FEF"/>
     <w:rsid w:val="00F36C35"/>
     <w:rsid w:val="00F44225"/>
     <w:rsid w:val="00F460D7"/>
     <w:rsid w:val="00F4749D"/>
+    <w:rsid w:val="00F53CFD"/>
+    <w:rsid w:val="00F542E3"/>
     <w:rsid w:val="00F555B2"/>
     <w:rsid w:val="00F63E94"/>
     <w:rsid w:val="00F67BC6"/>
+    <w:rsid w:val="00F75302"/>
     <w:rsid w:val="00F84D66"/>
     <w:rsid w:val="00F96EAB"/>
     <w:rsid w:val="00F97362"/>
     <w:rsid w:val="00FA0859"/>
     <w:rsid w:val="00FB2829"/>
+    <w:rsid w:val="00FC00A7"/>
     <w:rsid w:val="00FC3116"/>
     <w:rsid w:val="00FC5E83"/>
+    <w:rsid w:val="00FC7FFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE8FEFC"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B6EBD60E-20F6-9342-8135-817AD6FF4376}"/>
+  <w15:docId w15:val="{E5978FA7-0F37-413A-A258-318FBD3712E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8078,50 +9071,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001137AC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -8531,50 +9525,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="34204b0f-bf57-40db-af95-6221ab280938" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D82A4BD8331D8F4A8A2EA56F99DDAF55" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f8b6f2bff975ecee6056df6dffc9c031">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1" xmlns:ns3="34204b0f-bf57-40db-af95-6221ab280938" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e301e7ac9f953fcf5643a8803427aec6" ns2:_="" ns3:_="">
     <xsd:import namespace="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1"/>
     <xsd:import namespace="34204b0f-bf57-40db-af95-6221ab280938"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -8737,156 +9751,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{602E4E6F-E11F-4FF1-9487-146420715AAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2954875F-8B29-4505-8BC9-2B09CAE061DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1"/>
+    <ds:schemaRef ds:uri="34204b0f-bf57-40db-af95-6221ab280938"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32491D98-173E-4B26-8773-13222D607B24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1"/>
     <ds:schemaRef ds:uri="34204b0f-bf57-40db-af95-6221ab280938"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="34204b0f-bf57-40db-af95-6221ab280938"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6B936C4-6FA5-4ABE-B0C2-645502808E9F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{63980337-0a06-4dac-921f-4fd7b2311903}" enabled="1" method="Standard" siteId="{32f6029a-b4af-440e-8020-d4b47ab314a2}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2559</Characters>
+  <Pages>1</Pages>
+  <Words>462</Words>
+  <Characters>2634</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3001</CharactersWithSpaces>
+  <CharactersWithSpaces>3090</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D82A4BD8331D8F4A8A2EA56F99DDAF55</vt:lpwstr>