--- v1 (2026-04-21)
+++ v2 (2026-06-24)
@@ -277,97 +277,74 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Renuka Gunoory</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44AF694D" w14:textId="72BA314F" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21DAC815" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+          <w:p w14:paraId="3545BB34" w14:textId="77777777" w:rsidR="00C510E0" w:rsidRPr="00FB2829" w:rsidRDefault="00C510E0" w:rsidP="00C510E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Elgar Campus</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>Building 4 Basement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76697196" w14:textId="1D049425" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+          <w:p w14:paraId="76697196" w14:textId="4F2B96A7" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="00C510E0" w:rsidP="00C510E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Auditorium B</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -609,94 +586,71 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A4FFDA1" w14:textId="37D632E8" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Course Coordinators</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F682B3C" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+          <w:p w14:paraId="1A633EC0" w14:textId="70A3FB38" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Sherry Li</w:t>
-            </w:r>
-[...21 lines deleted...]
-              <w:t>Mike Davis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A52C61B" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Priyanka Rai</w:t>
             </w:r>
           </w:p>
@@ -938,81 +892,87 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="380CA93C" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00865AB2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Compliance documents</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7914053B" w14:textId="6AFCF996" w:rsidR="00751CD7" w:rsidRPr="00865AB2" w:rsidRDefault="00751CD7" w:rsidP="007B5EDF">
+          <w:p w14:paraId="7914053B" w14:textId="684ADB70" w:rsidR="00751CD7" w:rsidRPr="00865AB2" w:rsidRDefault="00751CD7" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>InPlace</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>In</w:t>
+            </w:r>
+            <w:r w:rsidR="00765B28">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Login</w:t>
+              <w:t>Place Login</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2FE2CFA8" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00EC5FE5" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5FE5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1102,154 +1062,152 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5E561809" w14:textId="7815E8F4" w:rsidR="007B5EDF" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5FE5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Eugenie Douglas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1019A38B" w14:textId="021442DF" w:rsidR="007B5EDF" w:rsidRPr="00DD7F1B" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+          <w:p w14:paraId="1019A38B" w14:textId="56FF3021" w:rsidR="007B5EDF" w:rsidRPr="00DD7F1B" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC5FE5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and the Placement Team</w:t>
+              <w:t>and the Placement Team</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD7F1B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3280C7FF" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building 4 Basement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26D0AB58" w14:textId="11856046" w:rsidR="007B5EDF" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+          <w:p w14:paraId="26D0AB58" w14:textId="49C6B158" w:rsidR="007B5EDF" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Auditorium B</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Auditorium B4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D3116D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>4.B</w:t>
-[...10 lines deleted...]
-              <w:t>04</w:t>
+              <w:t>B04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B1217" w:rsidRPr="009E2064" w14:paraId="332A28F9" w14:textId="77777777" w:rsidTr="006A500A">
         <w:trPr>
           <w:trHeight w:val="1183"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="539A3A45" w14:textId="692FADC4" w:rsidR="006B1217" w:rsidRDefault="006B1217" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>12</w:t>
@@ -1526,84 +1484,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="0A6D9979" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="009E2064" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5EDF" w:rsidRPr="009E2064" w14:paraId="0387E65A" w14:textId="29A55CDF" w:rsidTr="006A500A">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D637F68" w14:textId="3718178C" w:rsidR="007B5EDF" w:rsidRPr="009E2064" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+          <w:p w14:paraId="4D637F68" w14:textId="48149E7D" w:rsidR="007B5EDF" w:rsidRPr="009E2064" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="006A500A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
-            <w:r w:rsidR="00502FD5">
-[...4 lines deleted...]
-              <w:t>345</w:t>
+            <w:r w:rsidR="00E21D58">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49B7141C" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00411761" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00411761">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Setting you up for success:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70C27B27" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00CB3BAA" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
@@ -1818,2719 +1776,3218 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6E169D58" w14:textId="77777777" w:rsidR="007B5EDF" w:rsidRPr="00FB2829" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building 4 Basement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47E8AD67" w14:textId="749F3605" w:rsidR="007B5EDF" w:rsidRPr="00CB3BAA" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
+          <w:p w14:paraId="47E8AD67" w14:textId="6C385FF9" w:rsidR="007B5EDF" w:rsidRPr="00CB3BAA" w:rsidRDefault="007B5EDF" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Auditorium B</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Auditorium B4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D3116D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>4.B</w:t>
-[...10 lines deleted...]
-              <w:t>04</w:t>
+              <w:t>B04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006342FE" w:rsidRPr="009E2064" w14:paraId="2A229955" w14:textId="77777777" w:rsidTr="006A500A">
+      <w:tr w:rsidR="006342FE" w:rsidRPr="009E2064" w14:paraId="2A229955" w14:textId="77777777" w:rsidTr="00EE64B3">
         <w:trPr>
-          <w:trHeight w:val="845"/>
+          <w:trHeight w:val="2395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27146465" w14:textId="6B5AEFED" w:rsidR="006342FE" w:rsidRDefault="005A2AA3" w:rsidP="007B5EDF">
+          <w:p w14:paraId="27146465" w14:textId="46C03B79" w:rsidR="006342FE" w:rsidRDefault="005A2AA3" w:rsidP="007B5EDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
+            <w:r w:rsidR="00E21D58">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6136B">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E21D58">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6136B">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="003B18F2">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r w:rsidR="00502FD5">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>345</w:t>
-[...13 lines deleted...]
-              <w:t>400</w:t>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="545C2BD1" w14:textId="10039394" w:rsidR="006342FE" w:rsidRPr="00411761" w:rsidRDefault="00CD59B2" w:rsidP="007B5EDF">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="28ED7FE3" w14:textId="77777777" w:rsidR="003B18F2" w:rsidRPr="00D640B3" w:rsidRDefault="003B18F2" w:rsidP="0080639A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D640B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>HESTA</w:t>
+            </w:r>
+            <w:r w:rsidR="0080639A" w:rsidRPr="00D640B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="469B116E" w14:textId="77777777" w:rsidR="0080639A" w:rsidRPr="00D640B3" w:rsidRDefault="0080639A" w:rsidP="0080639A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D640B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>The basics of Super and employer contributions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45F87829" w14:textId="77777777" w:rsidR="0080639A" w:rsidRPr="00D640B3" w:rsidRDefault="0080639A" w:rsidP="0080639A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D640B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>The importance of ‘topping up’</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68269682" w14:textId="77777777" w:rsidR="0080639A" w:rsidRPr="00D640B3" w:rsidRDefault="0080639A" w:rsidP="0080639A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D640B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Finding lost Super and rolling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B68DC5C" w14:textId="77777777" w:rsidR="0080639A" w:rsidRPr="00D640B3" w:rsidRDefault="0080639A" w:rsidP="0080639A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D640B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Investment options</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70DA74CF" w14:textId="77777777" w:rsidR="0080639A" w:rsidRPr="00D640B3" w:rsidRDefault="0080639A" w:rsidP="0080639A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D640B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Insurance within Super</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C01CAB" w14:textId="77777777" w:rsidR="0080639A" w:rsidRPr="00D640B3" w:rsidRDefault="0080639A" w:rsidP="0080639A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D640B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Nominating beneficiaries</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545C2BD1" w14:textId="1DBCB732" w:rsidR="0080639A" w:rsidRPr="00D640B3" w:rsidRDefault="0080639A" w:rsidP="0080639A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6E625996" w14:textId="77777777" w:rsidR="006342FE" w:rsidRPr="00D906F8" w:rsidRDefault="005A2AA3" w:rsidP="007B5EDF">
-[...22 lines deleted...]
-          <w:p w14:paraId="6F09CDF2" w14:textId="55604F38" w:rsidR="005A2AA3" w:rsidRPr="00D906F8" w:rsidRDefault="005A2AA3" w:rsidP="007B5EDF">
+          <w:p w14:paraId="6F09CDF2" w14:textId="644EA63A" w:rsidR="005A2AA3" w:rsidRPr="00D906F8" w:rsidRDefault="00020F8A" w:rsidP="007B5EDF">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D906F8">
-[...7 lines deleted...]
-              <w:t>Susannah Ball</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>David Logan-HESTA Rep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="662EBD57" w14:textId="77777777" w:rsidR="006342FE" w:rsidRPr="00FB2829" w:rsidRDefault="006342FE" w:rsidP="007B5EDF">
+          <w:p w14:paraId="63CADE43" w14:textId="77777777" w:rsidR="00D376C3" w:rsidRPr="00FB2829" w:rsidRDefault="00D376C3" w:rsidP="00D376C3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Building 4 Basement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="662EBD57" w14:textId="78BD895A" w:rsidR="006342FE" w:rsidRPr="00FB2829" w:rsidRDefault="00D376C3" w:rsidP="00D376C3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Auditorium B4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>B04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B18F2" w:rsidRPr="009E2064" w14:paraId="41AA173D" w14:textId="77777777" w:rsidTr="00EE64B3">
+        <w:trPr>
+          <w:trHeight w:val="2395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C315ADE" w14:textId="42F5B3F8" w:rsidR="003B18F2" w:rsidRDefault="003B18F2" w:rsidP="003B18F2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1500-1530</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C77CB05" w14:textId="340BCF6F" w:rsidR="003B18F2" w:rsidRDefault="003B18F2" w:rsidP="003B18F2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Introduction to Library Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2137" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="44219FE1" w14:textId="77777777" w:rsidR="003B18F2" w:rsidRPr="00D906F8" w:rsidRDefault="003B18F2" w:rsidP="003B18F2">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D906F8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Senior Librarian</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB44686" w14:textId="58FF4A50" w:rsidR="003B18F2" w:rsidRPr="00D906F8" w:rsidRDefault="003B18F2" w:rsidP="003B18F2">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D906F8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Susannah Ball</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2399" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="31025600" w14:textId="77777777" w:rsidR="003B18F2" w:rsidRPr="00FB2829" w:rsidRDefault="003B18F2" w:rsidP="003B18F2">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CBB523A" w14:textId="242CBA4F" w:rsidR="00C80C67" w:rsidRDefault="00C80C67" w:rsidP="009E2064"/>
     <w:p w14:paraId="2FF5D5EA" w14:textId="3F46C81E" w:rsidR="00B215E1" w:rsidRDefault="00B215E1">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1977F08E" w14:textId="77777777" w:rsidR="00BF7CD8" w:rsidRDefault="00BF7CD8" w:rsidP="009E2064"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10633" w:type="dxa"/>
-        <w:tblInd w:w="137" w:type="dxa"/>
+        <w:tblW w:w="10952" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1418"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2416"/>
+        <w:gridCol w:w="1511"/>
+        <w:gridCol w:w="1325"/>
+        <w:gridCol w:w="3206"/>
+        <w:gridCol w:w="1384"/>
+        <w:gridCol w:w="3526"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B215E1" w:rsidRPr="009E2064" w14:paraId="7E8F89B3" w14:textId="77777777" w:rsidTr="00F84D66">
+      <w:tr w:rsidR="00770C81" w:rsidRPr="009E2064" w14:paraId="7E8F89B3" w14:textId="77777777" w:rsidTr="00770C81">
+        <w:trPr>
+          <w:trHeight w:val="538"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10633" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="10952" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="194B7335" w14:textId="6D03A110" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00B2671B">
+          <w:p w14:paraId="194B7335" w14:textId="2B179EC7" w:rsidR="00770C81" w:rsidRPr="009E2064" w:rsidRDefault="00770C81" w:rsidP="00770C81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Day </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">                                             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2671B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:t xml:space="preserve">Day </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B215E1" w:rsidRPr="009E2064" w14:paraId="5B85D900" w14:textId="77777777" w:rsidTr="004F34BD">
+      <w:tr w:rsidR="004A393C" w:rsidRPr="009E2064" w14:paraId="5B85D900" w14:textId="77777777" w:rsidTr="00345DD8">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1511" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC16EF7" w14:textId="6B2AB2F2" w:rsidR="00B215E1" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
+          <w:p w14:paraId="7453D975" w14:textId="265EB590" w:rsidR="004A393C" w:rsidRDefault="004A393C" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Time</w:t>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="1325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCAE003" w14:textId="601FEAF8" w:rsidR="00B215E1" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
+          <w:p w14:paraId="6EC16EF7" w14:textId="279E05DE" w:rsidR="004A393C" w:rsidRDefault="004A393C" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Activity</w:t>
+              <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="3206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3B008452" w14:textId="7BD3212A" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="00B215E1" w:rsidP="007B5EDF">
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> Facilitator/S </w:t>
+          <w:p w14:paraId="0DCAE003" w14:textId="601FEAF8" w:rsidR="004A393C" w:rsidRDefault="004A393C" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE0FE3B" w14:textId="374F9390" w:rsidR="00B215E1" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
+          <w:p w14:paraId="3B008452" w14:textId="7BD3212A" w:rsidR="004A393C" w:rsidRPr="009E2064" w:rsidRDefault="004A393C" w:rsidP="007B5EDF">
+            <w:pPr>
+              <w:ind w:left="-3373" w:right="4563" w:hanging="3656"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E2064">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>BHFacilitator</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E2064">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Staff Facilitator/S </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3526" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE0FE3B" w14:textId="374F9390" w:rsidR="004A393C" w:rsidRDefault="004A393C" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Where</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3503" w:rsidRPr="009E2064" w14:paraId="36B88B36" w14:textId="77777777" w:rsidTr="008165DB">
+      <w:tr w:rsidR="00770C81" w:rsidRPr="009E2064" w14:paraId="36B88B36" w14:textId="77777777" w:rsidTr="00345DD8">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63A282E0" w14:textId="79B6FFC2" w:rsidR="00AE3503" w:rsidRPr="009E2064" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="0B941A81" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">0900 </w:t>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00770C81">
+              <w:rPr>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July-Elgar and LLD campus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF406F2" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="705BE5BB" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="573AF38F" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B9C7B47" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="279EC844" w14:textId="29CD72EC" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>0915</w:t>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00770C81">
+              <w:rPr>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July- CBD Campus </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="1325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03EE527E" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="63A282E0" w14:textId="254D756E" w:rsidR="00770C81" w:rsidRPr="009E2064" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0900 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>0915</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3206" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EE527E" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E2064">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Back</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C83A61C" w14:textId="54A44944" w:rsidR="00AE3503" w:rsidRPr="000E0F8F" w:rsidRDefault="00AE3503" w:rsidP="001E2F82">
+          <w:p w14:paraId="6C83A61C" w14:textId="54A44944" w:rsidR="00770C81" w:rsidRPr="000E0F8F" w:rsidRDefault="00770C81" w:rsidP="001E2F82">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2F82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Questions and answers</w:t>
             </w:r>
             <w:r w:rsidRPr="009E2064">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35FE2F93" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="35FE2F93" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DF92E7C" w14:textId="23ADCA76" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="0DF92E7C" w14:textId="23ADCA76" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Priyanka Rai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EABE157" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
-[...22 lines deleted...]
-          <w:p w14:paraId="56F7082D" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00F67BC6" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="56F7082D" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="526B84F6" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="526B84F6" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Lilydale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1404B52B" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="1404B52B" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Sweta Chauhan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="347D5096" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00F67BC6" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="347D5096" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B2D3EB3" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="2B2D3EB3" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C80D6E5" w14:textId="73D06546" w:rsidR="00AE3503" w:rsidRPr="00F4749D" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="3C80D6E5" w14:textId="73D06546" w:rsidR="00770C81" w:rsidRPr="00F4749D" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Sherry Li</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="3526" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="474B7A6E" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00E52BE3" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
+          <w:p w14:paraId="474B7A6E" w14:textId="2597559C" w:rsidR="00770C81" w:rsidRPr="00E52BE3" w:rsidRDefault="00770C81" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Box Hill Campus students</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="749285FF" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00FB2829" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
+              <w:t xml:space="preserve">Box Hill Campus </w:t>
+            </w:r>
+            <w:r w:rsidR="00C0160A" w:rsidRPr="00E52BE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>students.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="749285FF" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00FB2829" w:rsidRDefault="00770C81" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building 4 Basement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E86B0A9" w14:textId="342B7F99" w:rsidR="00AE3503" w:rsidRPr="00E52BE3" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
+          <w:p w14:paraId="4E86B0A9" w14:textId="342B7F99" w:rsidR="00770C81" w:rsidRPr="00E52BE3" w:rsidRDefault="00770C81" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Auditorium B4.B04</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09D748DD" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00E52BE3" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
+          <w:p w14:paraId="09D748DD" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00E52BE3" w:rsidRDefault="00770C81" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="314C250E" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00E52BE3" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
+          <w:p w14:paraId="314C250E" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00E52BE3" w:rsidRDefault="00770C81" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Lilydale campus students</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01D5D163" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
+          <w:p w14:paraId="01D5D163" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building L4. Floor 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E708F19" w14:textId="4546A2DD" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
+          <w:p w14:paraId="2E708F19" w14:textId="4546A2DD" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Room L4.201</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74157BD6" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00E52BE3" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
+          <w:p w14:paraId="74157BD6" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00E52BE3" w:rsidRDefault="00770C81" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58DD2C3A" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00DF62D7" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
+          <w:p w14:paraId="58DD2C3A" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00DF62D7" w:rsidRDefault="00770C81" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City campus students</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A824936" w14:textId="79E7EB9F" w:rsidR="00AE3503" w:rsidRPr="00DF62D7" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
+          <w:p w14:paraId="0A824936" w14:textId="79E7EB9F" w:rsidR="00770C81" w:rsidRPr="00DF62D7" w:rsidRDefault="00770C81" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building C2., Floor 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E561035" w14:textId="4D7C6217" w:rsidR="00AE3503" w:rsidRPr="00733483" w:rsidRDefault="00AE3503" w:rsidP="008165DB">
+          <w:p w14:paraId="2E561035" w14:textId="1B5FA8FA" w:rsidR="00770C81" w:rsidRPr="00733483" w:rsidRDefault="00770C81" w:rsidP="008165DB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Room C2.</w:t>
+              <w:t>Room C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...9 lines deleted...]
-              <w:t>03</w:t>
+              <w:t>1.209</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3503" w:rsidRPr="009E2064" w14:paraId="514CFA61" w14:textId="77777777" w:rsidTr="00AE3503">
+      <w:tr w:rsidR="00770C81" w:rsidRPr="009E2064" w14:paraId="514CFA61" w14:textId="77777777" w:rsidTr="00345DD8">
         <w:trPr>
-          <w:trHeight w:val="2235"/>
+          <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60C154CE" w14:textId="26244CDA" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="53AAF17A" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="1325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49945A11" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00DF2F9E" w:rsidRDefault="00AE3503" w:rsidP="00DF2F9E">
+          <w:p w14:paraId="60C154CE" w14:textId="5B39CE44" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>0915-0930</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3206" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49945A11" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00DF2F9E" w:rsidRDefault="00770C81" w:rsidP="00DF2F9E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2F9E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>LND-Literacy, Numeracy and Digital Skills</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48268CD8" w14:textId="7C622FA9" w:rsidR="00AE3503" w:rsidRPr="00CF7AA6" w:rsidRDefault="00AE3503" w:rsidP="00CF7AA6">
+          <w:p w14:paraId="48268CD8" w14:textId="7C622FA9" w:rsidR="00770C81" w:rsidRPr="00CF7AA6" w:rsidRDefault="00770C81" w:rsidP="00CF7AA6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF7AA6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>An introduction to classroom support and LND services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E5458C" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+          <w:p w14:paraId="63E5458C" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="031D4795" w14:textId="5C15C23F" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+          <w:p w14:paraId="031D4795" w14:textId="5C15C23F" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Pam Mahlis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1480B436" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00F67BC6" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+          <w:p w14:paraId="1480B436" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="154FC259" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+          <w:p w14:paraId="154FC259" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Lilydale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EF2AC4E" w14:textId="051B2A58" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+          <w:p w14:paraId="2EF2AC4E" w14:textId="051B2A58" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Larissa Swanton</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AD414A1" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00F67BC6" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+          <w:p w14:paraId="1AD414A1" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D36099A" w14:textId="01F4790A" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+          <w:p w14:paraId="6D36099A" w14:textId="01F4790A" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="192EF5ED" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+          <w:p w14:paraId="192EF5ED" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Michael Gibbs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="618FDA0D" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
-[...12 lines deleted...]
-          <w:p w14:paraId="09F61AAE" w14:textId="689F48A3" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+          <w:p w14:paraId="618FDA0D" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09F61AAE" w14:textId="689F48A3" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="3526" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="245AFA9C" w14:textId="5FCAA15D" w:rsidR="00AE3503" w:rsidRPr="00733483" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="245AFA9C" w14:textId="5FCAA15D" w:rsidR="00770C81" w:rsidRPr="00733483" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3503" w:rsidRPr="009E2064" w14:paraId="54CFDB90" w14:textId="77777777" w:rsidTr="0036576C">
+      <w:tr w:rsidR="00770C81" w:rsidRPr="009E2064" w14:paraId="54CFDB90" w14:textId="77777777" w:rsidTr="00345DD8">
         <w:trPr>
-          <w:trHeight w:val="1607"/>
+          <w:trHeight w:val="1609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FDBE423" w14:textId="5D491A9F" w:rsidR="00AE3503" w:rsidRDefault="001137AC" w:rsidP="00B215E1">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="680BAE92" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="1325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D25ADF0" w14:textId="77777777" w:rsidR="002E30E4" w:rsidRDefault="002E30E4" w:rsidP="002E30E4">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0FDBE423" w14:textId="77E00423" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>0930-0945</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3206" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D25ADF0" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="002E30E4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Student Life</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01CBC106" w14:textId="698EA83A" w:rsidR="00AE3503" w:rsidRPr="00DF2F9E" w:rsidRDefault="002E30E4" w:rsidP="002E30E4">
+          <w:p w14:paraId="01CBC106" w14:textId="698EA83A" w:rsidR="00770C81" w:rsidRPr="00DF2F9E" w:rsidRDefault="00770C81" w:rsidP="002E30E4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2F82">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>An introduction to student services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="675DCE3A" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
-[...12 lines deleted...]
-          <w:p w14:paraId="0EF9F815" w14:textId="77777777" w:rsidR="001137AC" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+          <w:p w14:paraId="675DCE3A" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EF9F815" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="001137AC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3224B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26AF04E3" w14:textId="77777777" w:rsidR="001137AC" w:rsidRPr="00F3224B" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+          <w:p w14:paraId="26AF04E3" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F3224B" w:rsidRDefault="00770C81" w:rsidP="001137AC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Caitlin and Eliza</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="235B4857" w14:textId="77777777" w:rsidR="001137AC" w:rsidRPr="00DE286A" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+          <w:p w14:paraId="235B4857" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00DE286A" w:rsidRDefault="00770C81" w:rsidP="001137AC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FF2FD34" w14:textId="77777777" w:rsidR="001137AC" w:rsidRPr="00F3224B" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+          <w:p w14:paraId="7FF2FD34" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F3224B" w:rsidRDefault="00770C81" w:rsidP="001137AC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3224B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Lilydale </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27E8BEA9" w14:textId="77777777" w:rsidR="001137AC" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+          <w:p w14:paraId="27E8BEA9" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="001137AC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3224B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Brad</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26E71C28" w14:textId="77777777" w:rsidR="001137AC" w:rsidRPr="00DE286A" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+          <w:p w14:paraId="26E71C28" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00DE286A" w:rsidRDefault="00770C81" w:rsidP="001137AC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B2FFE4E" w14:textId="77777777" w:rsidR="001137AC" w:rsidRPr="00E61D73" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+          <w:p w14:paraId="0B2FFE4E" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00E61D73" w:rsidRDefault="00770C81" w:rsidP="001137AC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61D73">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14BD6DF3" w14:textId="4B3BACA9" w:rsidR="00AE3503" w:rsidRDefault="001137AC" w:rsidP="001137AC">
+          <w:p w14:paraId="14BD6DF3" w14:textId="4B3BACA9" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="001137AC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Bella</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="422FC5D0" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
-[...38 lines deleted...]
-          <w:p w14:paraId="00B8C066" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00C35001" w:rsidRDefault="00AE3503" w:rsidP="008A3E78">
+          <w:p w14:paraId="422FC5D0" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DC4A1CB" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B7FAB6F" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00B8C066" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="008A3E78">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="3526" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4AB9CBE5" w14:textId="77777777" w:rsidR="00AE3503" w:rsidRPr="00733483" w:rsidRDefault="00AE3503" w:rsidP="00B215E1">
+          <w:p w14:paraId="4AB9CBE5" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00733483" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C36307" w:rsidRPr="009E2064" w14:paraId="2F466207" w14:textId="77777777" w:rsidTr="0036576C">
+      <w:tr w:rsidR="00770C81" w:rsidRPr="009E2064" w14:paraId="2F466207" w14:textId="77777777" w:rsidTr="00345DD8">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C899D54" w14:textId="27E7949E" w:rsidR="00C36307" w:rsidRDefault="00C36307" w:rsidP="00B215E1">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2499725B" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="1325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4222A5" w14:textId="77777777" w:rsidR="00C36307" w:rsidRDefault="00F63E94" w:rsidP="00B215E1">
+          <w:p w14:paraId="0C899D54" w14:textId="2CDC9052" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>0945-1015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3206" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4222A5" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44225">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>ID badge and parking pass</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F1C7F13" w14:textId="01102CC5" w:rsidR="00B71B6D" w:rsidRPr="00733483" w:rsidRDefault="00E632E0" w:rsidP="00B215E1">
+          <w:p w14:paraId="4F1C7F13" w14:textId="01102CC5" w:rsidR="00770C81" w:rsidRPr="00733483" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733483">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>All students are required to have photo ID</w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="2FDB441F" w14:textId="2AC27371" w:rsidR="00B71B6D" w:rsidRPr="00733483" w:rsidRDefault="00B71B6D" w:rsidP="00396017">
+              <w:t>All students are required to have photo ID. It is required to use:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB441F" w14:textId="2AC27371" w:rsidR="00770C81" w:rsidRPr="00733483" w:rsidRDefault="00770C81" w:rsidP="00396017">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733483">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>library services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4637B6CB" w14:textId="77777777" w:rsidR="00B71B6D" w:rsidRPr="00733483" w:rsidRDefault="00B71B6D" w:rsidP="00396017">
+          <w:p w14:paraId="4637B6CB" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00733483" w:rsidRDefault="00770C81" w:rsidP="00396017">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733483">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>photocopying</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BCDB66B" w14:textId="77777777" w:rsidR="00B71B6D" w:rsidRPr="00733483" w:rsidRDefault="00C53293" w:rsidP="00396017">
+          <w:p w14:paraId="5BCDB66B" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00733483" w:rsidRDefault="00770C81" w:rsidP="00396017">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733483">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>as a name badge whilst on clinical placement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="166549EE" w14:textId="53C6A6EB" w:rsidR="00396017" w:rsidRPr="00286F97" w:rsidRDefault="00286F97" w:rsidP="00286F97">
+          <w:p w14:paraId="166549EE" w14:textId="53C6A6EB" w:rsidR="00770C81" w:rsidRPr="00286F97" w:rsidRDefault="00770C81" w:rsidP="00286F97">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00733483">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Students at Elgar campus are required to have a parking pass if they wish to park in student allocated parking on campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D1DB98" w14:textId="0461AF42" w:rsidR="00C36307" w:rsidRDefault="00E632E0" w:rsidP="00B215E1">
+          <w:p w14:paraId="46D1DB98" w14:textId="0461AF42" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E632E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Student Admin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="3526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44DEC638" w14:textId="77777777" w:rsidR="00C36307" w:rsidRPr="009420A8" w:rsidRDefault="00CF7AA6" w:rsidP="008C2853">
+          <w:p w14:paraId="44DEC638" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="009420A8" w:rsidRDefault="00770C81" w:rsidP="008C2853">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009420A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Campus student admin centres</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3034304F" w14:textId="77777777" w:rsidR="009420A8" w:rsidRDefault="00FA0859" w:rsidP="00B215E1">
+          <w:p w14:paraId="3034304F" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009420A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="644516EB" w14:textId="4D4BAAFC" w:rsidR="00FA0859" w:rsidRDefault="009420A8" w:rsidP="00B215E1">
+          <w:p w14:paraId="644516EB" w14:textId="4D4BAAFC" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidR="00FA0859" w:rsidRPr="009420A8">
-[...30 lines deleted...]
-          <w:p w14:paraId="388B1553" w14:textId="77777777" w:rsidR="009420A8" w:rsidRPr="00F67BC6" w:rsidRDefault="009420A8" w:rsidP="00B215E1">
+            <w:r w:rsidRPr="009420A8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>round floor Building B4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="388B1553" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B535AB5" w14:textId="77777777" w:rsidR="0027503F" w:rsidRDefault="00FA0859" w:rsidP="00B215E1">
+          <w:p w14:paraId="6B535AB5" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009420A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Lilydale</w:t>
             </w:r>
-            <w:r w:rsidR="0027503F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CC7569E" w14:textId="1A0F7FF7" w:rsidR="00FA0859" w:rsidRPr="008C2853" w:rsidRDefault="0027503F" w:rsidP="00B215E1">
+          <w:p w14:paraId="6CC7569E" w14:textId="1A0F7FF7" w:rsidR="00770C81" w:rsidRPr="008C2853" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C2853">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Ground Floor</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="102695D9" w14:textId="77777777" w:rsidR="00FA0859" w:rsidRPr="00F67BC6" w:rsidRDefault="00FA0859" w:rsidP="00B215E1">
+              <w:t>Ground Floor, Building L5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="102695D9" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="614CFAEE" w14:textId="77777777" w:rsidR="009420A8" w:rsidRDefault="00D4382B" w:rsidP="00B215E1">
+          <w:p w14:paraId="614CFAEE" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009420A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BE22F88" w14:textId="5FACF45B" w:rsidR="00D4382B" w:rsidRPr="009420A8" w:rsidRDefault="009420A8" w:rsidP="00B215E1">
+          <w:p w14:paraId="7BE22F88" w14:textId="5FACF45B" w:rsidR="00770C81" w:rsidRPr="009420A8" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009420A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidR="008C2853">
+              <w:t>Second floor</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00D4382B" w:rsidRPr="009420A8">
+            <w:r w:rsidRPr="009420A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Building C1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F34BD" w:rsidRPr="009E2064" w14:paraId="0A3F7F00" w14:textId="77777777" w:rsidTr="004F34BD">
+      <w:tr w:rsidR="004A393C" w:rsidRPr="009E2064" w14:paraId="0A3F7F00" w14:textId="77777777" w:rsidTr="00345DD8">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1511" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="112E2E90" w14:textId="0DBBAE6C" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
-[...40 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2B132EF1" w14:textId="77777777" w:rsidR="004A393C" w:rsidRDefault="004A393C" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="1325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="33BCFD31" w14:textId="77777777" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
-[...12 lines deleted...]
-              <w:t>MORNING TEA</w:t>
+          <w:p w14:paraId="112E2E90" w14:textId="1123F24D" w:rsidR="004A393C" w:rsidRPr="009E2064" w:rsidRDefault="004A393C" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>1015 – 1030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="3206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="744A0116" w14:textId="77777777" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="33BCFD31" w14:textId="77777777" w:rsidR="004A393C" w:rsidRPr="009E2064" w:rsidRDefault="004A393C" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E2064">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>MORNING TEA</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="5618A359" w14:textId="77777777" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="00B215E1" w:rsidP="00B215E1">
+          <w:p w14:paraId="744A0116" w14:textId="77777777" w:rsidR="004A393C" w:rsidRPr="009E2064" w:rsidRDefault="004A393C" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3526" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5618A359" w14:textId="77777777" w:rsidR="004A393C" w:rsidRPr="009E2064" w:rsidRDefault="004A393C" w:rsidP="00B215E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F34BD" w:rsidRPr="009E2064" w14:paraId="492D690E" w14:textId="77777777" w:rsidTr="004F34BD">
+      <w:tr w:rsidR="00770C81" w:rsidRPr="009E2064" w14:paraId="492D690E" w14:textId="77777777" w:rsidTr="00345DD8">
         <w:trPr>
-          <w:trHeight w:val="1183"/>
+          <w:trHeight w:val="1184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="40F7EB88" w14:textId="57C7D1DC" w:rsidR="00B215E1" w:rsidRPr="009E2064" w:rsidRDefault="002F1EE7" w:rsidP="00B215E1">
+          <w:p w14:paraId="5CBE8F39" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00770C81">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...27 lines deleted...]
-              <w:t>00</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00770C81">
+              <w:rPr>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July-Elgar and LLD campus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15896290" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00770C81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5296F485" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00770C81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="042F73BA" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00770C81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C4CE7C1" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00770C81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21AE332A" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00770C81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B775F25" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00770C81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="068AE97D" w14:textId="776EB772" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00770C81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00770C81">
+              <w:rPr>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July- CBD Campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="1325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F7EB88" w14:textId="55F72D1F" w:rsidR="00770C81" w:rsidRPr="009E2064" w:rsidRDefault="00770C81" w:rsidP="00B215E1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>1030-1100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7502C19D" w14:textId="77777777" w:rsidR="007947EE" w:rsidRDefault="007947EE" w:rsidP="007947EE">
+          <w:p w14:paraId="7502C19D" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="007947EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Elsevier and Osmosis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05CA94CE" w14:textId="77777777" w:rsidR="007947EE" w:rsidRPr="00B1201D" w:rsidRDefault="007947EE" w:rsidP="007947EE">
+          <w:p w14:paraId="05CA94CE" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00B1201D" w:rsidRDefault="00770C81" w:rsidP="007947EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B1201D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Log in support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47BB648C" w14:textId="77777777" w:rsidR="007947EE" w:rsidRPr="00B1201D" w:rsidRDefault="007947EE" w:rsidP="007947EE">
+          <w:p w14:paraId="47BB648C" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00B1201D" w:rsidRDefault="00770C81" w:rsidP="007947EE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B1201D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Tour of resources</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="021393A8" w14:textId="08CD0B21" w:rsidR="00B215E1" w:rsidRPr="00F44225" w:rsidRDefault="00B215E1" w:rsidP="00F44225">
+          <w:p w14:paraId="021393A8" w14:textId="08CD0B21" w:rsidR="00770C81" w:rsidRPr="00F44225" w:rsidRDefault="00770C81" w:rsidP="00F44225">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="276A7B08" w14:textId="77777777" w:rsidR="000104B9" w:rsidRPr="00C35001" w:rsidRDefault="000104B9" w:rsidP="000104B9">
+          <w:p w14:paraId="276A7B08" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AFE9B01" w14:textId="1F5BA485" w:rsidR="000104B9" w:rsidRPr="00C35001" w:rsidRDefault="00BD6FD4" w:rsidP="000104B9">
+          <w:p w14:paraId="3AFE9B01" w14:textId="1F5BA485" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Priyanka Rai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="548D3893" w14:textId="77777777" w:rsidR="000104B9" w:rsidRDefault="000104B9" w:rsidP="000104B9">
+          <w:p w14:paraId="548D3893" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Mike Davis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48C0369E" w14:textId="77777777" w:rsidR="000104B9" w:rsidRPr="00F67BC6" w:rsidRDefault="000104B9" w:rsidP="000104B9">
+          <w:p w14:paraId="48C0369E" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10FC35BA" w14:textId="77777777" w:rsidR="000104B9" w:rsidRPr="00C35001" w:rsidRDefault="000104B9" w:rsidP="000104B9">
+          <w:p w14:paraId="10FC35BA" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Lilydale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36A5CA62" w14:textId="77777777" w:rsidR="000104B9" w:rsidRPr="00C35001" w:rsidRDefault="000104B9" w:rsidP="000104B9">
+          <w:p w14:paraId="36A5CA62" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00C35001" w:rsidRDefault="00770C81" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Sweta Chauhan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1151D2B8" w14:textId="77777777" w:rsidR="000104B9" w:rsidRPr="00F67BC6" w:rsidRDefault="000104B9" w:rsidP="000104B9">
+          <w:p w14:paraId="1151D2B8" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A4C2FFA" w14:textId="77777777" w:rsidR="00B215E1" w:rsidRDefault="000104B9" w:rsidP="000104B9">
+          <w:p w14:paraId="5A4C2FFA" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35001">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C1FBFE" w14:textId="5201BF4D" w:rsidR="00BB0D9D" w:rsidRPr="00BB0D9D" w:rsidRDefault="00BB0D9D" w:rsidP="000104B9">
+          <w:p w14:paraId="24C1FBFE" w14:textId="5201BF4D" w:rsidR="00770C81" w:rsidRPr="00BB0D9D" w:rsidRDefault="00770C81" w:rsidP="000104B9">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0D9D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Sherry Li</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="3526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="391EA436" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00E52BE3" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+          <w:p w14:paraId="391EA436" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00E52BE3" w:rsidRDefault="00770C81" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Box Hill Campus students</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="678E7EB6" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00FB2829" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+          <w:p w14:paraId="678E7EB6" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00FB2829" w:rsidRDefault="00770C81" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building 4 Basement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="609FF6D0" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00E52BE3" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+          <w:p w14:paraId="609FF6D0" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00E52BE3" w:rsidRDefault="00770C81" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Auditorium B4.B04</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73CC7C93" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00F67BC6" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+          <w:p w14:paraId="73CC7C93" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06D40CA4" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00E52BE3" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+          <w:p w14:paraId="06D40CA4" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00E52BE3" w:rsidRDefault="00770C81" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Lilydale campus students</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FF59F29" w14:textId="77777777" w:rsidR="004D287E" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+          <w:p w14:paraId="0FF59F29" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building L4. Floor 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CE7A87B" w14:textId="77777777" w:rsidR="004D287E" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+          <w:p w14:paraId="5CE7A87B" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Room L4.201</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E37668D" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00F67BC6" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+          <w:p w14:paraId="3E37668D" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E661054" w14:textId="77777777" w:rsidR="004D287E" w:rsidRPr="00DF62D7" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+          <w:p w14:paraId="6E661054" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00DF62D7" w:rsidRDefault="00770C81" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City campus students</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C8D4FF0" w14:textId="77777777" w:rsidR="004D287E" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+          <w:p w14:paraId="5C8D4FF0" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building C2., Floor 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FE401FE" w14:textId="178FF620" w:rsidR="00B215E1" w:rsidRDefault="004D287E" w:rsidP="004D287E">
+          <w:p w14:paraId="5FE401FE" w14:textId="178FF620" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="004D287E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4540,1055 +4997,1552 @@
               <w:t>Room C2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00513618" w:rsidRPr="009E2064" w14:paraId="58AD3CA7" w14:textId="77777777">
+      <w:tr w:rsidR="00770C81" w:rsidRPr="009E2064" w14:paraId="58AD3CA7" w14:textId="77777777" w:rsidTr="00345DD8">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E241A9F" w14:textId="2D98FFE5" w:rsidR="00513618" w:rsidRDefault="00513618" w:rsidP="00513618">
-[...33 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="56A45F88" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00513618">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="1325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AAAE257" w14:textId="11000B63" w:rsidR="00513618" w:rsidRPr="007947EE" w:rsidRDefault="004D287E" w:rsidP="004D287E">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6E241A9F" w14:textId="424E7326" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00513618">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>Campus Tour</w:t>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>1100-1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="3206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="62D0747F" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="00C35001" w:rsidRDefault="00513618" w:rsidP="00513618">
-[...30 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="642CA952" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00F72184">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...138 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Digital Skills Session</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20689777" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00F72184">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390972">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Outlook, Teams, Student</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:t>Sherry Li</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390972">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>, Timetable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AAAE257" w14:textId="6787808D" w:rsidR="00770C81" w:rsidRPr="007947EE" w:rsidRDefault="00770C81" w:rsidP="00F72184">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007732B7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>A look at the daily software you will use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8E2D6D" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00F371EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Annabel Mounsey</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62718271" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00F371EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>MS Teams</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08BA2F33" w14:textId="0F83C7A1" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="00513618">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B17A49" w14:textId="695691A7" w:rsidR="00513618" w:rsidRPr="00513618" w:rsidRDefault="00513618" w:rsidP="00513618">
+          <w:p w14:paraId="47004B1A" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>MS TEAMs:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="714E07CC" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="598E17C4" w14:textId="1257B6C9" w:rsidR="00770C81" w:rsidRPr="00E52BE3" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E52BE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Box Hill Campus </w:t>
+            </w:r>
+            <w:r w:rsidR="00C0160A" w:rsidRPr="00E52BE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>students.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B32A161" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00FB2829" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Building 4 Basement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2065E4A6" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00E52BE3" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB2829">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Auditorium B4.B04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0001890E" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55F37BE8" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00E52BE3" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E52BE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Lilydale campus students</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E5585C" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E52BE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Building L4. Floor 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="117BAA66" w14:textId="77777777" w:rsidR="00770C81" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E52BE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Room L4.201</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5044D0F6" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00F67BC6" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B115943" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00DF62D7" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF62D7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>City campus students</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="639A4EC2" w14:textId="77777777" w:rsidR="00770C81" w:rsidRPr="00DF62D7" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF62D7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Building C2., Floor 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B17A49" w14:textId="31CC4637" w:rsidR="00770C81" w:rsidRPr="00513618" w:rsidRDefault="00770C81" w:rsidP="002C70F5">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF62D7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Room C2.103</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00513618" w:rsidRPr="009E2064" w14:paraId="1D256ADB" w14:textId="77777777" w:rsidTr="004F34BD">
+      <w:tr w:rsidR="004A393C" w:rsidRPr="009E2064" w14:paraId="1D256ADB" w14:textId="77777777" w:rsidTr="00345DD8">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1511" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="08FCAF5C" w14:textId="14294783" w:rsidR="00513618" w:rsidRPr="009E2064" w:rsidRDefault="00513618" w:rsidP="00513618">
-[...33 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0CEFBDBF" w14:textId="77777777" w:rsidR="004A393C" w:rsidRDefault="004A393C" w:rsidP="00513618">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="1325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="60E003FB" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="009E2064" w:rsidRDefault="00513618" w:rsidP="00513618">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="08FCAF5C" w14:textId="7938A3C5" w:rsidR="004A393C" w:rsidRPr="009E2064" w:rsidRDefault="004A393C" w:rsidP="00513618">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>1200-13</w:t>
+            </w:r>
             <w:r w:rsidRPr="009E2064">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>LUNCH BREAK</w:t>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="3206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="0D05B0CB" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="009E2064" w:rsidRDefault="00513618" w:rsidP="00513618">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="60E003FB" w14:textId="77777777" w:rsidR="004A393C" w:rsidRPr="009E2064" w:rsidRDefault="004A393C" w:rsidP="00513618">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E2064">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>LUNCH BREAK</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="2E5C11D9" w14:textId="77777777" w:rsidR="00513618" w:rsidRPr="009E2064" w:rsidRDefault="00513618" w:rsidP="00513618">
+          <w:p w14:paraId="0D05B0CB" w14:textId="77777777" w:rsidR="004A393C" w:rsidRPr="009E2064" w:rsidRDefault="004A393C" w:rsidP="00513618">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3526" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5C11D9" w14:textId="77777777" w:rsidR="004A393C" w:rsidRPr="009E2064" w:rsidRDefault="004A393C" w:rsidP="00513618">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B1201D" w:rsidRPr="009E2064" w14:paraId="70C8D58A" w14:textId="77777777" w:rsidTr="00D4411F">
+      <w:tr w:rsidR="005419E0" w:rsidRPr="009E2064" w14:paraId="70C8D58A" w14:textId="77777777" w:rsidTr="00345DD8">
         <w:trPr>
-          <w:trHeight w:val="1604"/>
+          <w:trHeight w:val="1606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1511" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8B6F74" w14:textId="388AB20C" w:rsidR="00B1201D" w:rsidRDefault="00B1201D" w:rsidP="00513618">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6E4B9E53" w14:textId="6774F6D9" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="1325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B70CA62" w14:textId="57922279" w:rsidR="00A3324E" w:rsidRDefault="00A3324E" w:rsidP="00513618">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3F8B6F74" w14:textId="07E46F48" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...60 lines deleted...]
-              <w:t>A look at the daily software you will use</w:t>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>1300-1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="3206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1DC5A7" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRDefault="00F542E3" w:rsidP="00513618">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w14:paraId="40280418" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...27 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Digital Skills Session</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A31EF8C" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00390972">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Outlook, Teams, Student</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390972">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>, Timetable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633F7FD8" w14:textId="48BFBE1A" w:rsidR="005419E0" w:rsidRPr="007732B7" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007732B7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>A look at the daily software you will use</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2416" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EECC907" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Annabel Mounsey</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE90CB9" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>MS Teams</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16185EFB" w14:textId="322915CB" w:rsidR="005419E0" w:rsidRPr="009E2064" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29BE87F6" w14:textId="7D089EB1" w:rsidR="00696321" w:rsidRDefault="00696321" w:rsidP="00D4411F">
+          <w:p w14:paraId="739A06B8" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>MS TEAMs:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79FFF6A5" w14:textId="77777777" w:rsidR="00696321" w:rsidRDefault="00696321" w:rsidP="00D4411F">
-[...12 lines deleted...]
-          <w:p w14:paraId="20156FF2" w14:textId="2A3E0E7D" w:rsidR="00B1201D" w:rsidRPr="00E52BE3" w:rsidRDefault="00B1201D" w:rsidP="00D4411F">
+          <w:p w14:paraId="7700C829" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="740BCEE4" w14:textId="66C962A8" w:rsidR="005419E0" w:rsidRPr="00E52BE3" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Box Hill Campus students</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="71746609" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRPr="00FB2829" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+              <w:t xml:space="preserve">Box Hill Campus </w:t>
+            </w:r>
+            <w:r w:rsidR="00C0160A" w:rsidRPr="00E52BE3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>students.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040D06BB" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00FB2829" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building 4 Basement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="197B6048" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRPr="00E52BE3" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="02C7D7D4" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00E52BE3" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2829">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Auditorium B4.B04</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D296B1F" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRPr="00F67BC6" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="47AF93B7" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00F67BC6" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28FF4A3F" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRPr="00E52BE3" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="35C2BA10" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00E52BE3" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Lilydale campus students</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64D01F63" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="0A68B57B" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building L4. Floor 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F510444" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="6E06F5F7" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E52BE3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Room L4.201</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="021D5C61" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRPr="00F67BC6" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="1C16ED1C" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00F67BC6" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B6DA724" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRPr="00DF62D7" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="3692FFB3" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00DF62D7" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>City campus students</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78B1E8DE" w14:textId="77777777" w:rsidR="00B1201D" w:rsidRPr="00DF62D7" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="4068362B" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00DF62D7" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Building C2., Floor 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40009109" w14:textId="5C3F86DB" w:rsidR="00B1201D" w:rsidRPr="009E2064" w:rsidRDefault="00B1201D" w:rsidP="00513618">
+          <w:p w14:paraId="40009109" w14:textId="78F2D5AD" w:rsidR="005419E0" w:rsidRPr="009E2064" w:rsidRDefault="005419E0" w:rsidP="005419E0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF62D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Room C2.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4411F" w:rsidRPr="009E2064" w14:paraId="73A20BC0" w14:textId="77777777" w:rsidTr="001137AC">
+      <w:tr w:rsidR="005419E0" w:rsidRPr="009E2064" w14:paraId="368A776E" w14:textId="77777777" w:rsidTr="00345DD8">
         <w:trPr>
-          <w:trHeight w:val="1918"/>
+          <w:trHeight w:val="1606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1511" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F810FCD" w14:textId="3727F26B" w:rsidR="00D4411F" w:rsidRPr="009E2064" w:rsidRDefault="00D4411F" w:rsidP="00513618">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="13ACB219" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00770C81">
+              <w:rPr>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July-Elgar and LLD campus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6339325C" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="244DE5FD" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B7CEA55" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6236AD65" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3067DEF6" w14:textId="66A6F8D2" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00770C81">
+              <w:rPr>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July- CBD Campus </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcW w:w="1325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="498E3242" w14:textId="488BD2EF" w:rsidR="00D4411F" w:rsidRPr="002829A1" w:rsidRDefault="00D4411F" w:rsidP="00513618">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1BE14010" w14:textId="706BD2DC" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF4FBB">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>0-15</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF4FBB">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="3206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2AE258" w14:textId="379775B8" w:rsidR="00D4411F" w:rsidRPr="00F3224B" w:rsidRDefault="00D4411F" w:rsidP="00513618">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2B635E3C" w14:textId="767C6F28" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Campus Tour</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2416" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC136C3" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00C35001" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35001">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Box Hill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="755E9999" w14:textId="77777777" w:rsidR="005419E0" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Priyanka Rai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49377CB7" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00DE286A" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70B85550" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00C35001" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35001">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Lilydale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AADE049" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00C35001" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35001">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Sweta Chauhan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B824509" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00DE286A" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F9F2F0E" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="00C35001" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35001">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E22F506" w14:textId="58DCFC2F" w:rsidR="005419E0" w:rsidRPr="00C35001" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Sherry Li</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6384AB07" w14:textId="483E7BE0" w:rsidR="00D4411F" w:rsidRPr="00CB3BAA" w:rsidRDefault="00D4411F" w:rsidP="00513618">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="3E1E96C2" w14:textId="77777777" w:rsidR="005419E0" w:rsidRPr="009E2064" w:rsidRDefault="005419E0" w:rsidP="005419E0">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="264F3B45" w14:textId="77777777" w:rsidR="00BF7CD8" w:rsidRPr="009E2064" w:rsidRDefault="00BF7CD8" w:rsidP="009E2064"/>
     <w:sectPr w:rsidR="00BF7CD8" w:rsidRPr="009E2064" w:rsidSect="00474951">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="737" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="035E8EA5" w14:textId="77777777" w:rsidR="00F53CFD" w:rsidRDefault="00F53CFD" w:rsidP="00C80C67">
+    <w:p w14:paraId="63398794" w14:textId="77777777" w:rsidR="00906778" w:rsidRDefault="00906778" w:rsidP="00C80C67">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E7DB471" w14:textId="77777777" w:rsidR="00F53CFD" w:rsidRDefault="00F53CFD" w:rsidP="00C80C67">
+    <w:p w14:paraId="45FF5BFC" w14:textId="77777777" w:rsidR="00906778" w:rsidRDefault="00906778" w:rsidP="00C80C67">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="62C1A962" w14:textId="77777777" w:rsidR="00906778" w:rsidRDefault="00906778"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DD038B7" w14:textId="700C256B" w:rsidR="004D50E8" w:rsidRDefault="004D50E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D047FD8" wp14:editId="5E132B1A">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>635</wp:posOffset>
@@ -5915,62 +6869,65 @@
                     </w:pPr>
                     <w:r w:rsidRPr="004D50E8">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70E79A7A" w14:textId="77777777" w:rsidR="00F53CFD" w:rsidRDefault="00F53CFD" w:rsidP="00C80C67">
+    <w:p w14:paraId="43EE4B13" w14:textId="77777777" w:rsidR="00906778" w:rsidRDefault="00906778" w:rsidP="00C80C67">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E14CDEA" w14:textId="77777777" w:rsidR="00F53CFD" w:rsidRDefault="00F53CFD" w:rsidP="00C80C67">
+    <w:p w14:paraId="7A459446" w14:textId="77777777" w:rsidR="00906778" w:rsidRDefault="00906778" w:rsidP="00C80C67">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="38912780" w14:textId="77777777" w:rsidR="00906778" w:rsidRDefault="00906778"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5848A0BA" w14:textId="51010EB5" w:rsidR="00C80C67" w:rsidRDefault="004D50E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="309E1883" wp14:editId="00042F6F">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>635</wp:posOffset>
@@ -6048,98 +7005,255 @@
                   <w:p w14:paraId="483391B3" w14:textId="7D694EB3" w:rsidR="004D50E8" w:rsidRPr="004D50E8" w:rsidRDefault="004D50E8">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004D50E8">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00F53CFD">
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:pict w14:anchorId="1CF3D2E0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2" o:spid="_x0000_s1026" type="#_x0000_t75" alt="/Volumes/infostore/Visual Design Team/MARKETING JOBS 2017 M0874-M1411/M1238 BHIG Corporate Letterhead A4 cobranded for print and Word template/links/M1238_BHI_CAE A4 LH_2017_RGB_V1.jpg" style="position:absolute;margin-left:0;margin-top:0;width:595pt;height:842pt;z-index:-251658237;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="M1238_BHI_CAE A4 LH_2017_RGB_V1"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="566BE152" w14:textId="6635D4F4" w:rsidR="00C80C67" w:rsidRDefault="00A2205F" w:rsidP="00A2205F">
+  <w:p w14:paraId="566BE152" w14:textId="00446009" w:rsidR="00C80C67" w:rsidRDefault="00EE64B3" w:rsidP="00A2205F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="00B7653D">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4938FE1A" wp14:editId="5A24DB5C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-398653</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7610475" cy="838200"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="217" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7610475" cy="838200"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6B136A03" w14:textId="77777777" w:rsidR="007E2CF4" w:rsidRDefault="007E2CF4" w:rsidP="00581825">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="69E942A6" w14:textId="42023E0E" w:rsidR="009A7425" w:rsidRPr="00B7653D" w:rsidRDefault="009A7425" w:rsidP="00AB107B">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B7653D">
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t>Welcome to the BHI Nursing Orientation Program</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="6613FFB6" w14:textId="77777777" w:rsidR="00C9479A" w:rsidRPr="009E2064" w:rsidRDefault="00C9479A" w:rsidP="009E2064">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4938FE1A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-31.4pt;width:599.25pt;height:66pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+h+bGDwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lu2m2vQ3TgyCK1CF5eLS67VvDjgq9Blvy6STnTFkJlbb7kn//tn2z&#10;5MwHYSthwKqSn5Tnt+vXr1adK9QMGjCVQkYg1hedK3kTgiuyzMtGtcJPwClLzhqwFYFM3GcVio7Q&#10;W5PN8vwq6wArhyCV93R7Pzj5OuHXtZLhS117FZgpOdUW0o5p38U9W69EsUfhGi3HMsQ/VNEKbSnp&#10;GepeBMEOqP+CarVE8FCHiYQ2g7rWUqUeqJtp/kc3j41wKvVC5Hh3psn/P1j5+fjoviIL/TvoaYCp&#10;Ce8eQP7wzMKmEXav7hCha5SoKPE0UpZ1zhfj00i1L3wE2XWfoKIhi0OABNTX2EZWqE9G6DSA05l0&#10;1Qcm6fL6aprPrxecSfIt3y5pqimFKJ5fO/Thg4KWxUPJkYaa0MXxwYdYjSieQ2IyD0ZXW21MMnC/&#10;2xhkR0EC2KY1ov8WZizrSn6zmC0SsoX4Pmmj1YEEanRLxeVxDZKJbLy3VQoJQpvhTJUYO9ITGRm4&#10;Cf2uZ7oauYts7aA6EV8Igx7p/9ChAfzFWUdaLLn/eRCoODMfLXF+M53Po3iTMV9cz8jAS8/u0iOs&#10;JKiSB86G4yYkwUc6LNzRbGqdaHupZCyZNJbYHP9DFPGlnaJefu36CQAA//8DAFBLAwQUAAYACAAA&#10;ACEA0DK/CN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0U6DQBBF3038h82Y+GLapcTSggyN&#10;mmh8be0HDDAFIjtL2G2hf+/2SR8nd3LvOfluNr268Og6KwirZQSKpbJ1Jw3C8ftjsQXlPElNvRVG&#10;uLKDXXF/l1NW20n2fDn4RoUScRkhtN4PmdauatmQW9qBJWQnOxry4RwbXY80hXLT6ziKEm2ok7DQ&#10;0sDvLVc/h7NBOH1NT+t0Kj/9cbN/Tt6o25T2ivj4ML++gPI8+79nuOEHdCgCU2nPUjvVIwQRj7BI&#10;4iBwi1fpdg2qREjSGHSR6/8CxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPofmxg8C&#10;AAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0DK/&#10;CN0AAAAIAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="6B136A03" w14:textId="77777777" w:rsidR="007E2CF4" w:rsidRDefault="007E2CF4" w:rsidP="00581825">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="69E942A6" w14:textId="42023E0E" w:rsidR="009A7425" w:rsidRPr="00B7653D" w:rsidRDefault="009A7425" w:rsidP="00AB107B">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B7653D">
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t>Welcome to the BHI Nursing Orientation Program</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="6613FFB6" w14:textId="77777777" w:rsidR="00C9479A" w:rsidRPr="009E2064" w:rsidRDefault="00C9479A" w:rsidP="009E2064">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="22"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00A2205F" w:rsidRPr="00B7653D">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F416839" wp14:editId="580A7070">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F416839" wp14:editId="58203875">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7564755</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-146685</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2076450" cy="695960"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="214" name="Picture 214" descr="C:\Users\nicole.evans\OneDrive - Box Hill Institute\Desktop\Box Hill\Logos\box-hill-institute-logo-large.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\nicole.evans\OneDrive - Box Hill Institute\Desktop\Box Hill\Logos\box-hill-institute-logo-large.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -6156,443 +7270,50 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2076450" cy="695960"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...391 lines deleted...]
-      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E40870B" w14:textId="4E74C14A" w:rsidR="00C80C67" w:rsidRDefault="004D50E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70280E18" wp14:editId="1CE9223A">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -6671,51 +7392,51 @@
                   <w:p w14:paraId="5DA97919" w14:textId="4997909E" w:rsidR="004D50E8" w:rsidRPr="004D50E8" w:rsidRDefault="004D50E8">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004D50E8">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00F53CFD">
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:pict w14:anchorId="6B5D144A">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark3" o:spid="_x0000_s1025" type="#_x0000_t75" alt="/Volumes/infostore/Visual Design Team/MARKETING JOBS 2017 M0874-M1411/M1238 BHIG Corporate Letterhead A4 cobranded for print and Word template/links/M1238_BHI_CAE A4 LH_2017_RGB_V1.jpg" style="position:absolute;margin-left:0;margin-top:0;width:595pt;height:842pt;z-index:-251658236;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
@@ -7137,50 +7858,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A0D7611"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6489272"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B4D7217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6172B82E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7249,51 +8059,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BC141AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAA80EFE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="316226B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A538F9EC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7362,51 +8285,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C9029D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5DC6360"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7475,51 +8398,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49BC646D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="122C74C0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7588,51 +8511,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57A23159"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D362DF42"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="592E038C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18642758"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0AE66DDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -7703,51 +8739,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B76143E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86561CBC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7816,51 +8852,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D777274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="174615BE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7929,51 +8965,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEB433C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A0609D0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -8018,51 +9054,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E561C41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E1EEE76"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8131,51 +9167,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79E52267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5CA2064"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8245,479 +9281,596 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1638799420">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2001493364">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="230505376">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="246697625">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1787969346">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1267930355">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="224488114">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1781414455">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="473916113">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1985159759">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1723556261">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1683360591">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1991395660">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="375476039">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="375857906">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="425079196">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1723556261">
-[...5 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1991395660">
+  <w:num w:numId="17" w16cid:durableId="1757939494">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00320A68"/>
+    <w:rsid w:val="00001FD4"/>
     <w:rsid w:val="000104B9"/>
+    <w:rsid w:val="00020F8A"/>
     <w:rsid w:val="000251A3"/>
     <w:rsid w:val="00030410"/>
+    <w:rsid w:val="00031741"/>
+    <w:rsid w:val="0003396D"/>
     <w:rsid w:val="00033A00"/>
     <w:rsid w:val="00036507"/>
     <w:rsid w:val="00040D19"/>
     <w:rsid w:val="000418E6"/>
+    <w:rsid w:val="000573BE"/>
+    <w:rsid w:val="00064A48"/>
+    <w:rsid w:val="0007499B"/>
     <w:rsid w:val="00074AD8"/>
+    <w:rsid w:val="00075B4C"/>
+    <w:rsid w:val="00092890"/>
     <w:rsid w:val="000948BB"/>
     <w:rsid w:val="00097047"/>
     <w:rsid w:val="000A2976"/>
+    <w:rsid w:val="000A2BD8"/>
+    <w:rsid w:val="000B6381"/>
     <w:rsid w:val="000B73D5"/>
     <w:rsid w:val="000D3A19"/>
     <w:rsid w:val="000E0F8F"/>
     <w:rsid w:val="000E2088"/>
     <w:rsid w:val="001066A4"/>
     <w:rsid w:val="0011175D"/>
     <w:rsid w:val="001137AC"/>
     <w:rsid w:val="0015339C"/>
     <w:rsid w:val="00157EC7"/>
+    <w:rsid w:val="00163C54"/>
     <w:rsid w:val="00166CBF"/>
     <w:rsid w:val="00182F40"/>
     <w:rsid w:val="00187850"/>
     <w:rsid w:val="00190616"/>
     <w:rsid w:val="0019657C"/>
     <w:rsid w:val="00196EB0"/>
     <w:rsid w:val="001A7176"/>
+    <w:rsid w:val="001B70D1"/>
     <w:rsid w:val="001C3FF6"/>
     <w:rsid w:val="001D138A"/>
     <w:rsid w:val="001D3B98"/>
     <w:rsid w:val="001E1079"/>
     <w:rsid w:val="001E2F82"/>
     <w:rsid w:val="002037CA"/>
     <w:rsid w:val="00211E0A"/>
+    <w:rsid w:val="0021292B"/>
     <w:rsid w:val="0021534D"/>
     <w:rsid w:val="002163B0"/>
     <w:rsid w:val="00242073"/>
     <w:rsid w:val="002439BB"/>
     <w:rsid w:val="00247759"/>
     <w:rsid w:val="0026784D"/>
     <w:rsid w:val="00267DD0"/>
     <w:rsid w:val="0027503F"/>
     <w:rsid w:val="00280E61"/>
     <w:rsid w:val="002829A1"/>
     <w:rsid w:val="00284F8A"/>
     <w:rsid w:val="0028687B"/>
     <w:rsid w:val="00286F97"/>
     <w:rsid w:val="0028715B"/>
     <w:rsid w:val="0029279D"/>
+    <w:rsid w:val="002927F8"/>
+    <w:rsid w:val="002A4B7A"/>
     <w:rsid w:val="002B1F6E"/>
+    <w:rsid w:val="002C70F5"/>
+    <w:rsid w:val="002D58EF"/>
     <w:rsid w:val="002E030B"/>
     <w:rsid w:val="002E30E4"/>
     <w:rsid w:val="002E5207"/>
     <w:rsid w:val="002E614D"/>
     <w:rsid w:val="002E7843"/>
+    <w:rsid w:val="002F0C1F"/>
     <w:rsid w:val="002F1EE7"/>
     <w:rsid w:val="002F56F6"/>
+    <w:rsid w:val="00305D35"/>
     <w:rsid w:val="00320A68"/>
+    <w:rsid w:val="00321ACC"/>
     <w:rsid w:val="00333B13"/>
     <w:rsid w:val="00335377"/>
+    <w:rsid w:val="0033750F"/>
+    <w:rsid w:val="00345DD8"/>
     <w:rsid w:val="003513DD"/>
     <w:rsid w:val="0035414A"/>
     <w:rsid w:val="00363AAA"/>
     <w:rsid w:val="0036576C"/>
     <w:rsid w:val="00390972"/>
     <w:rsid w:val="00391F15"/>
     <w:rsid w:val="00396017"/>
+    <w:rsid w:val="003A0953"/>
+    <w:rsid w:val="003B18F2"/>
     <w:rsid w:val="003C0CC7"/>
+    <w:rsid w:val="003C5196"/>
+    <w:rsid w:val="003C68B2"/>
+    <w:rsid w:val="003D1504"/>
     <w:rsid w:val="003D3997"/>
     <w:rsid w:val="003E2CC4"/>
+    <w:rsid w:val="003E3C7A"/>
     <w:rsid w:val="00411761"/>
     <w:rsid w:val="00433F99"/>
     <w:rsid w:val="00442E68"/>
+    <w:rsid w:val="00455EAE"/>
+    <w:rsid w:val="00464886"/>
+    <w:rsid w:val="00471AD2"/>
     <w:rsid w:val="00474951"/>
     <w:rsid w:val="00477A4E"/>
+    <w:rsid w:val="004A3511"/>
+    <w:rsid w:val="004A393C"/>
     <w:rsid w:val="004A7584"/>
     <w:rsid w:val="004B3672"/>
     <w:rsid w:val="004C28E1"/>
     <w:rsid w:val="004D287E"/>
+    <w:rsid w:val="004D2DF5"/>
     <w:rsid w:val="004D50E8"/>
     <w:rsid w:val="004D692E"/>
+    <w:rsid w:val="004E32E6"/>
+    <w:rsid w:val="004F1AE5"/>
     <w:rsid w:val="004F34BD"/>
     <w:rsid w:val="00501AC7"/>
     <w:rsid w:val="00502FD5"/>
     <w:rsid w:val="00503B86"/>
     <w:rsid w:val="00513618"/>
     <w:rsid w:val="0051598A"/>
     <w:rsid w:val="00532903"/>
+    <w:rsid w:val="00534A77"/>
+    <w:rsid w:val="005419E0"/>
     <w:rsid w:val="0054738D"/>
     <w:rsid w:val="005527CE"/>
+    <w:rsid w:val="005731B2"/>
     <w:rsid w:val="00575224"/>
     <w:rsid w:val="00581825"/>
+    <w:rsid w:val="005818FD"/>
     <w:rsid w:val="00594F17"/>
     <w:rsid w:val="005A2AA3"/>
     <w:rsid w:val="005B1623"/>
     <w:rsid w:val="005B454E"/>
     <w:rsid w:val="005C5583"/>
+    <w:rsid w:val="005D0186"/>
     <w:rsid w:val="005D2491"/>
+    <w:rsid w:val="005D64DD"/>
     <w:rsid w:val="005D6DC1"/>
     <w:rsid w:val="005E0A66"/>
     <w:rsid w:val="005F333D"/>
     <w:rsid w:val="005F69B9"/>
     <w:rsid w:val="00603992"/>
     <w:rsid w:val="006071E0"/>
     <w:rsid w:val="006251CF"/>
     <w:rsid w:val="006251EC"/>
     <w:rsid w:val="006273F2"/>
     <w:rsid w:val="006342FE"/>
+    <w:rsid w:val="00634801"/>
     <w:rsid w:val="0068143B"/>
     <w:rsid w:val="00683214"/>
     <w:rsid w:val="00696321"/>
     <w:rsid w:val="006A500A"/>
     <w:rsid w:val="006A6BEC"/>
     <w:rsid w:val="006B0EAE"/>
     <w:rsid w:val="006B1217"/>
     <w:rsid w:val="006B2C4D"/>
     <w:rsid w:val="006C7071"/>
     <w:rsid w:val="006D11C0"/>
     <w:rsid w:val="006E561F"/>
     <w:rsid w:val="006F26EA"/>
+    <w:rsid w:val="006F352B"/>
     <w:rsid w:val="00700AD6"/>
     <w:rsid w:val="00704420"/>
     <w:rsid w:val="007061BD"/>
     <w:rsid w:val="00733483"/>
     <w:rsid w:val="00751CD7"/>
+    <w:rsid w:val="00765B28"/>
+    <w:rsid w:val="00770C81"/>
     <w:rsid w:val="007732B7"/>
     <w:rsid w:val="00780315"/>
     <w:rsid w:val="00781030"/>
+    <w:rsid w:val="00782050"/>
     <w:rsid w:val="007947EE"/>
     <w:rsid w:val="007B219B"/>
     <w:rsid w:val="007B5EDF"/>
     <w:rsid w:val="007B5F09"/>
     <w:rsid w:val="007B77D6"/>
     <w:rsid w:val="007C2666"/>
     <w:rsid w:val="007C4784"/>
     <w:rsid w:val="007D69A0"/>
     <w:rsid w:val="007E2CF4"/>
+    <w:rsid w:val="0080639A"/>
+    <w:rsid w:val="00814AF0"/>
     <w:rsid w:val="008165DB"/>
     <w:rsid w:val="00824BF0"/>
     <w:rsid w:val="00831B0F"/>
     <w:rsid w:val="008337D5"/>
     <w:rsid w:val="00843AF6"/>
     <w:rsid w:val="00845D1F"/>
     <w:rsid w:val="008553AD"/>
     <w:rsid w:val="00865AB2"/>
     <w:rsid w:val="00881598"/>
+    <w:rsid w:val="00882A94"/>
     <w:rsid w:val="008905B9"/>
     <w:rsid w:val="00892620"/>
     <w:rsid w:val="00893CD4"/>
     <w:rsid w:val="008A3E78"/>
     <w:rsid w:val="008B14A2"/>
     <w:rsid w:val="008C2853"/>
     <w:rsid w:val="008C29A2"/>
+    <w:rsid w:val="008D1BB9"/>
+    <w:rsid w:val="008D43D7"/>
+    <w:rsid w:val="008E6064"/>
     <w:rsid w:val="00900060"/>
+    <w:rsid w:val="00906778"/>
     <w:rsid w:val="00911F86"/>
     <w:rsid w:val="00915675"/>
     <w:rsid w:val="009204E6"/>
     <w:rsid w:val="00922B38"/>
     <w:rsid w:val="0092493C"/>
     <w:rsid w:val="00926AA8"/>
     <w:rsid w:val="00931ED4"/>
+    <w:rsid w:val="00932458"/>
     <w:rsid w:val="00932BBC"/>
     <w:rsid w:val="009420A8"/>
     <w:rsid w:val="00942154"/>
     <w:rsid w:val="0094615D"/>
+    <w:rsid w:val="00957DB8"/>
+    <w:rsid w:val="009637F2"/>
     <w:rsid w:val="009725EC"/>
     <w:rsid w:val="00974E5D"/>
+    <w:rsid w:val="00975F23"/>
+    <w:rsid w:val="009A050B"/>
     <w:rsid w:val="009A0B50"/>
+    <w:rsid w:val="009A58FC"/>
     <w:rsid w:val="009A7425"/>
     <w:rsid w:val="009B0344"/>
     <w:rsid w:val="009B6D4E"/>
+    <w:rsid w:val="009C0F36"/>
     <w:rsid w:val="009C7770"/>
     <w:rsid w:val="009C78FE"/>
     <w:rsid w:val="009D1C97"/>
     <w:rsid w:val="009D44C1"/>
     <w:rsid w:val="009D685A"/>
     <w:rsid w:val="009E2064"/>
     <w:rsid w:val="009E787B"/>
+    <w:rsid w:val="009E7A35"/>
     <w:rsid w:val="009F51A3"/>
     <w:rsid w:val="00A0089F"/>
     <w:rsid w:val="00A02BF7"/>
     <w:rsid w:val="00A05ACF"/>
     <w:rsid w:val="00A11F56"/>
+    <w:rsid w:val="00A17460"/>
+    <w:rsid w:val="00A17AD0"/>
     <w:rsid w:val="00A2205F"/>
     <w:rsid w:val="00A3306D"/>
     <w:rsid w:val="00A3324E"/>
     <w:rsid w:val="00A33E98"/>
+    <w:rsid w:val="00A3528E"/>
+    <w:rsid w:val="00A4144C"/>
     <w:rsid w:val="00A45B4B"/>
+    <w:rsid w:val="00A5145E"/>
     <w:rsid w:val="00A532E2"/>
     <w:rsid w:val="00A6530C"/>
     <w:rsid w:val="00A726E8"/>
     <w:rsid w:val="00A770DE"/>
     <w:rsid w:val="00A77AF6"/>
     <w:rsid w:val="00A77D0B"/>
     <w:rsid w:val="00A80577"/>
     <w:rsid w:val="00A83B16"/>
     <w:rsid w:val="00A92670"/>
     <w:rsid w:val="00AA3D1D"/>
+    <w:rsid w:val="00AB107B"/>
+    <w:rsid w:val="00AB175F"/>
     <w:rsid w:val="00AB78F6"/>
     <w:rsid w:val="00AC339F"/>
     <w:rsid w:val="00AD6485"/>
     <w:rsid w:val="00AE3503"/>
     <w:rsid w:val="00AE68BC"/>
     <w:rsid w:val="00AF2765"/>
+    <w:rsid w:val="00AF5DCC"/>
     <w:rsid w:val="00AF7FD7"/>
+    <w:rsid w:val="00B0133B"/>
     <w:rsid w:val="00B0745E"/>
     <w:rsid w:val="00B106CF"/>
     <w:rsid w:val="00B1201D"/>
     <w:rsid w:val="00B1403E"/>
     <w:rsid w:val="00B215E1"/>
     <w:rsid w:val="00B2671B"/>
     <w:rsid w:val="00B51CA0"/>
     <w:rsid w:val="00B600BC"/>
     <w:rsid w:val="00B633F4"/>
+    <w:rsid w:val="00B67EED"/>
     <w:rsid w:val="00B71B6D"/>
+    <w:rsid w:val="00B7241C"/>
     <w:rsid w:val="00B73A9D"/>
     <w:rsid w:val="00B7653D"/>
     <w:rsid w:val="00B83921"/>
     <w:rsid w:val="00B83EE1"/>
     <w:rsid w:val="00B848AA"/>
+    <w:rsid w:val="00B85612"/>
     <w:rsid w:val="00B93015"/>
     <w:rsid w:val="00B93DF5"/>
+    <w:rsid w:val="00B97098"/>
+    <w:rsid w:val="00BA3D65"/>
     <w:rsid w:val="00BA4ECF"/>
     <w:rsid w:val="00BB0D9D"/>
+    <w:rsid w:val="00BC4055"/>
     <w:rsid w:val="00BC5E19"/>
     <w:rsid w:val="00BD063F"/>
     <w:rsid w:val="00BD3837"/>
     <w:rsid w:val="00BD4AFE"/>
     <w:rsid w:val="00BD6FD4"/>
     <w:rsid w:val="00BE2D66"/>
     <w:rsid w:val="00BF2096"/>
+    <w:rsid w:val="00BF4FBB"/>
     <w:rsid w:val="00BF7CD8"/>
+    <w:rsid w:val="00C0160A"/>
+    <w:rsid w:val="00C062A2"/>
     <w:rsid w:val="00C125BC"/>
     <w:rsid w:val="00C127DD"/>
     <w:rsid w:val="00C17CF8"/>
     <w:rsid w:val="00C31F4F"/>
     <w:rsid w:val="00C33403"/>
     <w:rsid w:val="00C35001"/>
     <w:rsid w:val="00C36307"/>
     <w:rsid w:val="00C434BB"/>
     <w:rsid w:val="00C4773F"/>
+    <w:rsid w:val="00C510E0"/>
     <w:rsid w:val="00C512D4"/>
     <w:rsid w:val="00C53293"/>
     <w:rsid w:val="00C5377E"/>
+    <w:rsid w:val="00C574BE"/>
     <w:rsid w:val="00C57839"/>
     <w:rsid w:val="00C72874"/>
     <w:rsid w:val="00C73913"/>
     <w:rsid w:val="00C80C67"/>
+    <w:rsid w:val="00C93F97"/>
     <w:rsid w:val="00C9479A"/>
     <w:rsid w:val="00C97AD4"/>
     <w:rsid w:val="00CB3BAA"/>
     <w:rsid w:val="00CC0113"/>
     <w:rsid w:val="00CC642B"/>
     <w:rsid w:val="00CD59B2"/>
+    <w:rsid w:val="00CF00FF"/>
+    <w:rsid w:val="00CF6F38"/>
     <w:rsid w:val="00CF7AA6"/>
     <w:rsid w:val="00D15721"/>
+    <w:rsid w:val="00D3116D"/>
     <w:rsid w:val="00D34AFD"/>
+    <w:rsid w:val="00D376C3"/>
     <w:rsid w:val="00D4382B"/>
     <w:rsid w:val="00D4411F"/>
     <w:rsid w:val="00D461F5"/>
+    <w:rsid w:val="00D640B3"/>
     <w:rsid w:val="00D705F2"/>
     <w:rsid w:val="00D717B0"/>
     <w:rsid w:val="00D81216"/>
     <w:rsid w:val="00D906F8"/>
+    <w:rsid w:val="00DA3DDF"/>
     <w:rsid w:val="00DA7B50"/>
     <w:rsid w:val="00DB2B02"/>
     <w:rsid w:val="00DC22AF"/>
+    <w:rsid w:val="00DD56F8"/>
     <w:rsid w:val="00DD7F1B"/>
     <w:rsid w:val="00DE083B"/>
     <w:rsid w:val="00DE286A"/>
     <w:rsid w:val="00DF2F9E"/>
     <w:rsid w:val="00DF5781"/>
     <w:rsid w:val="00DF62D7"/>
     <w:rsid w:val="00E054E7"/>
     <w:rsid w:val="00E1294E"/>
     <w:rsid w:val="00E163B2"/>
+    <w:rsid w:val="00E21D58"/>
     <w:rsid w:val="00E33837"/>
     <w:rsid w:val="00E33D7B"/>
     <w:rsid w:val="00E52BE3"/>
     <w:rsid w:val="00E5652F"/>
+    <w:rsid w:val="00E6136B"/>
     <w:rsid w:val="00E61D73"/>
     <w:rsid w:val="00E632E0"/>
     <w:rsid w:val="00E7228E"/>
+    <w:rsid w:val="00E74A56"/>
     <w:rsid w:val="00E755F8"/>
     <w:rsid w:val="00E82511"/>
     <w:rsid w:val="00E906E0"/>
     <w:rsid w:val="00E91A21"/>
     <w:rsid w:val="00E91B77"/>
+    <w:rsid w:val="00E93872"/>
     <w:rsid w:val="00EA71E0"/>
     <w:rsid w:val="00EB1473"/>
+    <w:rsid w:val="00EB420F"/>
     <w:rsid w:val="00EC1FF2"/>
+    <w:rsid w:val="00EC4875"/>
     <w:rsid w:val="00EC4A56"/>
     <w:rsid w:val="00EC5FE5"/>
     <w:rsid w:val="00EC699F"/>
     <w:rsid w:val="00ED5B42"/>
+    <w:rsid w:val="00EE2D65"/>
     <w:rsid w:val="00EE3FB4"/>
+    <w:rsid w:val="00EE64B3"/>
     <w:rsid w:val="00EE7306"/>
     <w:rsid w:val="00F02E68"/>
     <w:rsid w:val="00F06036"/>
     <w:rsid w:val="00F119EF"/>
     <w:rsid w:val="00F12F90"/>
     <w:rsid w:val="00F15E8C"/>
     <w:rsid w:val="00F269DC"/>
     <w:rsid w:val="00F3224B"/>
     <w:rsid w:val="00F34FEF"/>
     <w:rsid w:val="00F36C35"/>
+    <w:rsid w:val="00F371EE"/>
+    <w:rsid w:val="00F43A77"/>
     <w:rsid w:val="00F44225"/>
     <w:rsid w:val="00F460D7"/>
     <w:rsid w:val="00F4749D"/>
     <w:rsid w:val="00F53CFD"/>
     <w:rsid w:val="00F542E3"/>
     <w:rsid w:val="00F555B2"/>
+    <w:rsid w:val="00F57B0B"/>
     <w:rsid w:val="00F63E94"/>
     <w:rsid w:val="00F67BC6"/>
+    <w:rsid w:val="00F72184"/>
     <w:rsid w:val="00F75302"/>
+    <w:rsid w:val="00F848AF"/>
     <w:rsid w:val="00F84D66"/>
     <w:rsid w:val="00F96EAB"/>
     <w:rsid w:val="00F97362"/>
     <w:rsid w:val="00FA0859"/>
     <w:rsid w:val="00FB2829"/>
     <w:rsid w:val="00FC00A7"/>
+    <w:rsid w:val="00FC25CA"/>
     <w:rsid w:val="00FC3116"/>
     <w:rsid w:val="00FC5E83"/>
     <w:rsid w:val="00FC7FFD"/>
+    <w:rsid w:val="2CDC01BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE8FEFC"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E5978FA7-0F37-413A-A258-318FBD3712E0}"/>
+  <w15:docId w15:val="{3B95710C-0A17-4457-9916-C957790624C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9079,51 +10232,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001137AC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -9525,70 +10677,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D82A4BD8331D8F4A8A2EA56F99DDAF55" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f8b6f2bff975ecee6056df6dffc9c031">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1" xmlns:ns3="34204b0f-bf57-40db-af95-6221ab280938" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e301e7ac9f953fcf5643a8803427aec6" ns2:_="" ns3:_="">
     <xsd:import namespace="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1"/>
     <xsd:import namespace="34204b0f-bf57-40db-af95-6221ab280938"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9751,136 +10883,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="34204b0f-bf57-40db-af95-6221ab280938" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32491D98-173E-4B26-8773-13222D607B24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1"/>
     <ds:schemaRef ds:uri="34204b0f-bf57-40db-af95-6221ab280938"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6B936C4-6FA5-4ABE-B0C2-645502808E9F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{602E4E6F-E11F-4FF1-9487-146420715AAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2954875F-8B29-4505-8BC9-2B09CAE061DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e372cfc7-9ae8-405e-bd6c-dbe71e041fa1"/>
+    <ds:schemaRef ds:uri="34204b0f-bf57-40db-af95-6221ab280938"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{63980337-0a06-4dac-921f-4fd7b2311903}" enabled="1" method="Standard" siteId="{32f6029a-b4af-440e-8020-d4b47ab314a2}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2634</Characters>
+  <Pages>4</Pages>
+  <Words>577</Words>
+  <Characters>3291</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>6</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3090</CharactersWithSpaces>
+  <CharactersWithSpaces>3861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D82A4BD8331D8F4A8A2EA56F99DDAF55</vt:lpwstr>